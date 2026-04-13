--- v1 (2026-02-22)
+++ v2 (2026-04-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3579">
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Town</t>
   </si>
   <si>
     <t>Fischhausstraße 15 a</t>
   </si>
   <si>
     <t>01099</t>
   </si>
   <si>
     <t>Dresden</t>
   </si>
   <si>
     <t>Radeburger Straße/Hellerhof</t>
   </si>
   <si>
     <t>01129</t>
   </si>
   <si>
@@ -5432,53 +5432,50 @@
   <si>
     <t>Oskar-Schindler-Straße 1</t>
   </si>
   <si>
     <t>Maarweg 126</t>
   </si>
   <si>
     <t>Äußere-Kanal-Straße 90</t>
   </si>
   <si>
     <t>Aachener Straße 1100</t>
   </si>
   <si>
     <t>Dürener Straße 407</t>
   </si>
   <si>
     <t>Aachener Straße 203-209</t>
   </si>
   <si>
     <t>Widdersdorfer Straße 427-</t>
   </si>
   <si>
     <t>Am Verteilerkreis Westsei</t>
   </si>
   <si>
-    <t>Zollstockgürtel 39</t>
-[...1 lines deleted...]
-  <si>
     <t>Kölnstraße 1</t>
   </si>
   <si>
     <t>Düsseldorfer Straße 491</t>
   </si>
   <si>
     <t>Berliner Straße 111</t>
   </si>
   <si>
     <t>Mülheimer Zubringer 140/S</t>
   </si>
   <si>
     <t>Frankfurter Straße 198</t>
   </si>
   <si>
     <t>Berg.-Gladbacher Str. 417</t>
   </si>
   <si>
     <t>Berg.-Gladbacher Str. 781</t>
   </si>
   <si>
     <t>Frankfurter Straße 390</t>
   </si>
   <si>
     <t>Rolshover Straße 183</t>
@@ -6194,56 +6191,50 @@
   <si>
     <t>Schützstraße 2</t>
   </si>
   <si>
     <t>Selters</t>
   </si>
   <si>
     <t>Hohe Straße 1</t>
   </si>
   <si>
     <t>Steinen</t>
   </si>
   <si>
     <t>Moselstraße 6</t>
   </si>
   <si>
     <t>Treis-Karden</t>
   </si>
   <si>
     <t>Neuwieder Straße 38-40</t>
   </si>
   <si>
     <t>Dierdorf</t>
   </si>
   <si>
-    <t>Zellerstraße 34</t>
-[...4 lines deleted...]
-  <si>
     <t>Koblenzer Straße 36</t>
   </si>
   <si>
     <t>Ochtendung</t>
   </si>
   <si>
     <t>Auf der Held 2</t>
   </si>
   <si>
     <t>Puderbach</t>
   </si>
   <si>
     <t>Dernbach</t>
   </si>
   <si>
     <t>Moselstraße / B 416</t>
   </si>
   <si>
     <t>Kobern-Gondorf</t>
   </si>
   <si>
     <t>Moselstraße 1</t>
   </si>
   <si>
     <t>Löf</t>
@@ -7926,56 +7917,50 @@
     <t>Friedrich-Ebert-Straße 12</t>
   </si>
   <si>
     <t>Untermühlaustraße 50</t>
   </si>
   <si>
     <t>Relaisstraße 1-3</t>
   </si>
   <si>
     <t>Frankenthaler Straße 86</t>
   </si>
   <si>
     <t>Alter Postweg 4-6</t>
   </si>
   <si>
     <t>Neustadter Straße 47</t>
   </si>
   <si>
     <t>Brandenburger Str. 13-15</t>
   </si>
   <si>
     <t>BAB 659</t>
   </si>
   <si>
     <t>Viernheim</t>
-  </si>
-[...4 lines deleted...]
-    <t>Edingen-Neckarhausen</t>
   </si>
   <si>
     <t>Nibelungenstraße 197</t>
   </si>
   <si>
     <t>Bürstadt</t>
   </si>
   <si>
     <t>Hockenheimer Landstraße 4</t>
   </si>
   <si>
     <t>Schwetzingen</t>
   </si>
   <si>
     <t>Mannheimer Straße 1</t>
   </si>
   <si>
     <t>Hockenheim</t>
   </si>
   <si>
     <t>A 6</t>
   </si>
   <si>
     <t>Hoeber-u.Mandelbaumstr. 1</t>
   </si>
@@ -11129,51 +11114,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C2178"/>
+  <dimension ref="A1:C2175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -23236,11912 +23221,11879 @@
         <v>1804</v>
       </c>
       <c r="B1098">
         <v>50933</v>
       </c>
       <c r="C1098" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" t="s">
         <v>1805</v>
       </c>
       <c r="B1099">
         <v>50968</v>
       </c>
       <c r="C1099" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" t="s">
         <v>1806</v>
       </c>
       <c r="B1100">
-        <v>50969</v>
+        <v>50999</v>
       </c>
       <c r="C1100" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" t="s">
         <v>1807</v>
       </c>
       <c r="B1101">
-        <v>50999</v>
+        <v>51061</v>
       </c>
       <c r="C1101" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" t="s">
         <v>1808</v>
       </c>
       <c r="B1102">
-        <v>51061</v>
+        <v>51063</v>
       </c>
       <c r="C1102" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" t="s">
         <v>1809</v>
       </c>
       <c r="B1103">
         <v>51063</v>
       </c>
       <c r="C1103" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" t="s">
         <v>1810</v>
       </c>
       <c r="B1104">
-        <v>51063</v>
+        <v>51065</v>
       </c>
       <c r="C1104" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" t="s">
         <v>1811</v>
       </c>
       <c r="B1105">
-        <v>51065</v>
+        <v>51067</v>
       </c>
       <c r="C1105" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" t="s">
         <v>1812</v>
       </c>
       <c r="B1106">
-        <v>51067</v>
+        <v>51069</v>
       </c>
       <c r="C1106" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" t="s">
         <v>1813</v>
       </c>
       <c r="B1107">
-        <v>51069</v>
+        <v>51103</v>
       </c>
       <c r="C1107" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" t="s">
         <v>1814</v>
       </c>
       <c r="B1108">
-        <v>51103</v>
+        <v>51105</v>
       </c>
       <c r="C1108" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" t="s">
         <v>1815</v>
       </c>
       <c r="B1109">
-        <v>51105</v>
+        <v>51107</v>
       </c>
       <c r="C1109" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" t="s">
         <v>1816</v>
       </c>
       <c r="B1110">
-        <v>51107</v>
+        <v>51109</v>
       </c>
       <c r="C1110" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" t="s">
         <v>1817</v>
       </c>
       <c r="B1111">
         <v>51109</v>
       </c>
       <c r="C1111" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" t="s">
         <v>1818</v>
       </c>
       <c r="B1112">
-        <v>51109</v>
+        <v>51145</v>
       </c>
       <c r="C1112" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" t="s">
         <v>1819</v>
       </c>
       <c r="B1113">
-        <v>51145</v>
+        <v>51149</v>
       </c>
       <c r="C1113" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" t="s">
         <v>1820</v>
       </c>
       <c r="B1114">
         <v>51149</v>
       </c>
       <c r="C1114" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" t="s">
         <v>1821</v>
       </c>
       <c r="B1115">
-        <v>51149</v>
+        <v>51371</v>
       </c>
       <c r="C1115" t="s">
-        <v>1788</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B1116">
+        <v>51373</v>
+      </c>
+      <c r="C1116" t="s">
         <v>1822</v>
-      </c>
-[...4 lines deleted...]
-        <v>1823</v>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" t="s">
         <v>1824</v>
       </c>
       <c r="B1117">
-        <v>51373</v>
+        <v>51375</v>
       </c>
       <c r="C1117" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" t="s">
         <v>1825</v>
       </c>
       <c r="B1118">
-        <v>51375</v>
+        <v>51377</v>
       </c>
       <c r="C1118" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" t="s">
         <v>1826</v>
       </c>
       <c r="B1119">
-        <v>51377</v>
+        <v>51379</v>
       </c>
       <c r="C1119" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" t="s">
         <v>1827</v>
       </c>
       <c r="B1120">
-        <v>51379</v>
+        <v>51381</v>
       </c>
       <c r="C1120" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" t="s">
         <v>1828</v>
       </c>
       <c r="B1121">
-        <v>51381</v>
+        <v>51399</v>
       </c>
       <c r="C1121" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="B1122">
         <v>51399</v>
       </c>
       <c r="C1122" t="s">
-        <v>1830</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" t="s">
         <v>1831</v>
       </c>
       <c r="B1123">
-        <v>51399</v>
+        <v>51429</v>
       </c>
       <c r="C1123" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B1124">
+        <v>51467</v>
+      </c>
+      <c r="C1124" t="s">
         <v>1832</v>
-      </c>
-[...4 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" t="s">
         <v>1834</v>
       </c>
       <c r="B1125">
-        <v>51467</v>
+        <v>51469</v>
       </c>
       <c r="C1125" t="s">
-        <v>1833</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" t="s">
         <v>1835</v>
       </c>
       <c r="B1126">
-        <v>51469</v>
+        <v>51519</v>
       </c>
       <c r="C1126" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B1127">
-        <v>51519</v>
+        <v>51545</v>
       </c>
       <c r="C1127" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B1128">
-        <v>51545</v>
+        <v>51643</v>
       </c>
       <c r="C1128" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B1129">
+        <v>51645</v>
+      </c>
+      <c r="C1129" t="s">
         <v>1840</v>
-      </c>
-[...4 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" t="s">
         <v>1842</v>
       </c>
       <c r="B1130">
-        <v>51645</v>
+        <v>51674</v>
       </c>
       <c r="C1130" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B1131">
-        <v>51674</v>
+        <v>51688</v>
       </c>
       <c r="C1131" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B1132">
-        <v>51688</v>
+        <v>51702</v>
       </c>
       <c r="C1132" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B1133">
-        <v>51702</v>
+        <v>51789</v>
       </c>
       <c r="C1133" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="B1134">
         <v>51789</v>
       </c>
       <c r="C1134" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" t="s">
         <v>1851</v>
       </c>
       <c r="B1135">
-        <v>51789</v>
+        <v>52066</v>
       </c>
       <c r="C1135" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B1136">
+        <v>52068</v>
+      </c>
+      <c r="C1136" t="s">
         <v>1852</v>
-      </c>
-[...4 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" t="s">
         <v>1854</v>
       </c>
       <c r="B1137">
-        <v>52068</v>
+        <v>52072</v>
       </c>
       <c r="C1137" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" t="s">
         <v>1855</v>
       </c>
       <c r="B1138">
-        <v>52072</v>
+        <v>52076</v>
       </c>
       <c r="C1138" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" t="s">
         <v>1856</v>
       </c>
       <c r="B1139">
-        <v>52076</v>
+        <v>52078</v>
       </c>
       <c r="C1139" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" t="s">
         <v>1857</v>
       </c>
       <c r="B1140">
-        <v>52078</v>
+        <v>52134</v>
       </c>
       <c r="C1140" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B1141">
-        <v>52134</v>
+        <v>52146</v>
       </c>
       <c r="C1141" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B1142">
         <v>52146</v>
       </c>
       <c r="C1142" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" t="s">
         <v>1862</v>
       </c>
       <c r="B1143">
-        <v>52146</v>
+        <v>52156</v>
       </c>
       <c r="C1143" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B1144">
-        <v>52156</v>
+        <v>52224</v>
       </c>
       <c r="C1144" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="B1145">
-        <v>52224</v>
+        <v>52249</v>
       </c>
       <c r="C1145" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B1146">
         <v>52249</v>
       </c>
       <c r="C1146" t="s">
-        <v>1868</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" t="s">
         <v>1869</v>
       </c>
       <c r="B1147">
-        <v>52249</v>
+        <v>52349</v>
       </c>
       <c r="C1147" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B1148">
+        <v>52353</v>
+      </c>
+      <c r="C1148" t="s">
         <v>1870</v>
-      </c>
-[...4 lines deleted...]
-        <v>1871</v>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" t="s">
         <v>1872</v>
       </c>
       <c r="B1149">
-        <v>52353</v>
+        <v>52379</v>
       </c>
       <c r="C1149" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B1150">
-        <v>52379</v>
+        <v>52382</v>
       </c>
       <c r="C1150" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="B1151">
-        <v>52382</v>
+        <v>52385</v>
       </c>
       <c r="C1151" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B1152">
-        <v>52385</v>
+        <v>52388</v>
       </c>
       <c r="C1152" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B1153">
-        <v>52388</v>
+        <v>52396</v>
       </c>
       <c r="C1153" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B1154">
-        <v>52396</v>
+        <v>52428</v>
       </c>
       <c r="C1154" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B1155">
         <v>52428</v>
       </c>
       <c r="C1155" t="s">
-        <v>1884</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" t="s">
         <v>1885</v>
       </c>
       <c r="B1156">
-        <v>52428</v>
+        <v>52477</v>
       </c>
       <c r="C1156" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B1157">
         <v>52477</v>
       </c>
       <c r="C1157" t="s">
-        <v>1887</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" t="s">
         <v>1888</v>
       </c>
       <c r="B1158">
-        <v>52477</v>
+        <v>52511</v>
       </c>
       <c r="C1158" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B1159">
-        <v>52511</v>
+        <v>52525</v>
       </c>
       <c r="C1159" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B1160">
-        <v>52525</v>
+        <v>52531</v>
       </c>
       <c r="C1160" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B1161">
-        <v>52531</v>
+        <v>52538</v>
       </c>
       <c r="C1161" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="B1162">
-        <v>52538</v>
+        <v>53111</v>
       </c>
       <c r="C1162" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B1163">
+        <v>53115</v>
+      </c>
+      <c r="C1163" t="s">
         <v>1897</v>
-      </c>
-[...4 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" t="s">
         <v>1899</v>
       </c>
       <c r="B1164">
-        <v>53115</v>
+        <v>53119</v>
       </c>
       <c r="C1164" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" t="s">
         <v>1900</v>
       </c>
       <c r="B1165">
         <v>53119</v>
       </c>
       <c r="C1165" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" t="s">
         <v>1901</v>
       </c>
       <c r="B1166">
-        <v>53119</v>
+        <v>53123</v>
       </c>
       <c r="C1166" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" t="s">
         <v>1902</v>
       </c>
       <c r="B1167">
-        <v>53123</v>
+        <v>53175</v>
       </c>
       <c r="C1167" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" t="s">
         <v>1903</v>
       </c>
       <c r="B1168">
         <v>53175</v>
       </c>
       <c r="C1168" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" t="s">
         <v>1904</v>
       </c>
       <c r="B1169">
-        <v>53175</v>
+        <v>53177</v>
       </c>
       <c r="C1169" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" t="s">
         <v>1905</v>
       </c>
       <c r="B1170">
-        <v>53177</v>
+        <v>53227</v>
       </c>
       <c r="C1170" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" t="s">
         <v>1906</v>
       </c>
       <c r="B1171">
-        <v>53227</v>
+        <v>53340</v>
       </c>
       <c r="C1171" t="s">
-        <v>1898</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B1172">
-        <v>53340</v>
+        <v>53474</v>
       </c>
       <c r="C1172" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="B1173">
         <v>53474</v>
       </c>
       <c r="C1173" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="B1174">
-        <v>53474</v>
+        <v>53498</v>
       </c>
       <c r="C1174" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="B1175">
-        <v>53498</v>
+        <v>53506</v>
       </c>
       <c r="C1175" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="B1176">
-        <v>53506</v>
+        <v>53518</v>
       </c>
       <c r="C1176" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="B1177">
-        <v>53518</v>
+        <v>53534</v>
       </c>
       <c r="C1177" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="B1178">
-        <v>53534</v>
+        <v>53572</v>
       </c>
       <c r="C1178" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="B1179">
-        <v>53572</v>
+        <v>53577</v>
       </c>
       <c r="C1179" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" t="s">
-        <v>1923</v>
+        <v>1476</v>
       </c>
       <c r="B1180">
         <v>53577</v>
       </c>
       <c r="C1180" t="s">
-        <v>1924</v>
+        <v>317</v>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" t="s">
-        <v>1476</v>
+        <v>1924</v>
       </c>
       <c r="B1181">
-        <v>53577</v>
+        <v>53604</v>
       </c>
       <c r="C1181" t="s">
-        <v>317</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B1182">
         <v>53604</v>
       </c>
       <c r="C1182" t="s">
-        <v>1926</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" t="s">
         <v>1927</v>
       </c>
       <c r="B1183">
-        <v>53604</v>
+        <v>53639</v>
       </c>
       <c r="C1183" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B1184">
         <v>53639</v>
       </c>
       <c r="C1184" t="s">
-        <v>1929</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" t="s">
         <v>1930</v>
       </c>
       <c r="B1185">
         <v>53639</v>
       </c>
       <c r="C1185" t="s">
-        <v>1929</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="1186" spans="1:3">
       <c r="A1186" t="s">
         <v>1931</v>
       </c>
       <c r="B1186">
-        <v>53639</v>
+        <v>53721</v>
       </c>
       <c r="C1186" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="B1187">
-        <v>53721</v>
+        <v>53757</v>
       </c>
       <c r="C1187" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B1188">
         <v>53757</v>
       </c>
       <c r="C1188" t="s">
-        <v>1935</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" t="s">
         <v>1936</v>
       </c>
       <c r="B1189">
-        <v>53757</v>
+        <v>53783</v>
       </c>
       <c r="C1189" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B1190">
-        <v>53783</v>
+        <v>53804</v>
       </c>
       <c r="C1190" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="B1191">
-        <v>53804</v>
+        <v>53809</v>
       </c>
       <c r="C1191" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="B1192">
-        <v>53809</v>
+        <v>53840</v>
       </c>
       <c r="C1192" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B1193">
+        <v>53842</v>
+      </c>
+      <c r="C1193" t="s">
         <v>1943</v>
-      </c>
-[...4 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" t="s">
         <v>1945</v>
       </c>
       <c r="B1194">
         <v>53842</v>
       </c>
       <c r="C1194" t="s">
-        <v>1944</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" t="s">
         <v>1946</v>
       </c>
       <c r="B1195">
-        <v>53842</v>
+        <v>53879</v>
       </c>
       <c r="C1195" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="1196" spans="1:3">
       <c r="A1196" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="B1196">
         <v>53879</v>
       </c>
       <c r="C1196" t="s">
-        <v>1948</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" t="s">
         <v>1949</v>
       </c>
       <c r="B1197">
-        <v>53879</v>
+        <v>53881</v>
       </c>
       <c r="C1197" t="s">
-        <v>1948</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" t="s">
         <v>1950</v>
       </c>
       <c r="B1198">
-        <v>53881</v>
+        <v>53894</v>
       </c>
       <c r="C1198" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="B1199">
         <v>53894</v>
       </c>
       <c r="C1199" t="s">
-        <v>1952</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" t="s">
         <v>1953</v>
       </c>
       <c r="B1200">
-        <v>53894</v>
+        <v>53909</v>
       </c>
       <c r="C1200" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="B1201">
-        <v>53909</v>
+        <v>53919</v>
       </c>
       <c r="C1201" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B1202">
         <v>53919</v>
       </c>
       <c r="C1202" t="s">
-        <v>1957</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" t="s">
         <v>1958</v>
       </c>
       <c r="B1203">
-        <v>53919</v>
+        <v>53937</v>
       </c>
       <c r="C1203" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="1204" spans="1:3">
       <c r="A1204" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="B1204">
-        <v>53937</v>
+        <v>53945</v>
       </c>
       <c r="C1204" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B1205">
-        <v>53945</v>
+        <v>54290</v>
       </c>
       <c r="C1205" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B1206">
+        <v>54292</v>
+      </c>
+      <c r="C1206" t="s">
         <v>1963</v>
-      </c>
-[...4 lines deleted...]
-        <v>1964</v>
       </c>
     </row>
     <row r="1207" spans="1:3">
       <c r="A1207" t="s">
         <v>1965</v>
       </c>
       <c r="B1207">
-        <v>54292</v>
+        <v>54338</v>
       </c>
       <c r="C1207" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="1208" spans="1:3">
       <c r="A1208" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="B1208">
-        <v>54338</v>
+        <v>54343</v>
       </c>
       <c r="C1208" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="B1209">
-        <v>54343</v>
+        <v>54411</v>
       </c>
       <c r="C1209" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="1210" spans="1:3">
       <c r="A1210" t="s">
-        <v>1970</v>
+        <v>877</v>
       </c>
       <c r="B1210">
-        <v>54411</v>
+        <v>54421</v>
       </c>
       <c r="C1210" t="s">
         <v>1971</v>
       </c>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" t="s">
-        <v>877</v>
+        <v>1972</v>
       </c>
       <c r="B1211">
-        <v>54421</v>
+        <v>54497</v>
       </c>
       <c r="C1211" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="1212" spans="1:3">
       <c r="A1212" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="B1212">
-        <v>54497</v>
+        <v>54516</v>
       </c>
       <c r="C1212" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="B1213">
-        <v>54516</v>
+        <v>54523</v>
       </c>
       <c r="C1213" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="B1214">
-        <v>54523</v>
+        <v>54550</v>
       </c>
       <c r="C1214" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="B1215">
-        <v>54550</v>
+        <v>54570</v>
       </c>
       <c r="C1215" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="B1216">
-        <v>54570</v>
+        <v>54589</v>
       </c>
       <c r="C1216" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="1217" spans="1:3">
       <c r="A1217" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="B1217">
-        <v>54589</v>
+        <v>54634</v>
       </c>
       <c r="C1217" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1218" spans="1:3">
       <c r="A1218" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="B1218">
         <v>54634</v>
       </c>
       <c r="C1218" t="s">
-        <v>1986</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" t="s">
         <v>1987</v>
       </c>
       <c r="B1219">
-        <v>54634</v>
+        <v>55120</v>
       </c>
       <c r="C1219" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B1220">
+        <v>55131</v>
+      </c>
+      <c r="C1220" t="s">
         <v>1988</v>
-      </c>
-[...4 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" t="s">
         <v>1990</v>
       </c>
       <c r="B1221">
         <v>55131</v>
       </c>
       <c r="C1221" t="s">
-        <v>1989</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" t="s">
         <v>1991</v>
       </c>
       <c r="B1222">
-        <v>55131</v>
+        <v>55218</v>
       </c>
       <c r="C1222" t="s">
-        <v>1989</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="1223" spans="1:3">
       <c r="A1223" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="B1223">
-        <v>55218</v>
+        <v>55232</v>
       </c>
       <c r="C1223" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="B1224">
-        <v>55232</v>
+        <v>55246</v>
       </c>
       <c r="C1224" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="B1225">
-        <v>55246</v>
+        <v>55268</v>
       </c>
       <c r="C1225" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="1226" spans="1:3">
       <c r="A1226" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="B1226">
-        <v>55268</v>
+        <v>55276</v>
       </c>
       <c r="C1226" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="B1227">
-        <v>55276</v>
+        <v>55286</v>
       </c>
       <c r="C1227" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="B1228">
-        <v>55286</v>
+        <v>55411</v>
       </c>
       <c r="C1228" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="B1229">
         <v>55411</v>
       </c>
       <c r="C1229" t="s">
-        <v>2005</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="1230" spans="1:3">
       <c r="A1230" t="s">
         <v>2006</v>
       </c>
       <c r="B1230">
-        <v>55411</v>
+        <v>55435</v>
       </c>
       <c r="C1230" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="1231" spans="1:3">
       <c r="A1231" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B1231">
-        <v>55435</v>
+        <v>55450</v>
       </c>
       <c r="C1231" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="1232" spans="1:3">
       <c r="A1232" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B1232">
-        <v>55450</v>
+        <v>55481</v>
       </c>
       <c r="C1232" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1233" spans="1:3">
       <c r="A1233" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B1233">
-        <v>55481</v>
+        <v>55491</v>
       </c>
       <c r="C1233" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="1234" spans="1:3">
       <c r="A1234" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B1234">
-        <v>55491</v>
+        <v>55494</v>
       </c>
       <c r="C1234" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B1235">
-        <v>55494</v>
+        <v>55543</v>
       </c>
       <c r="C1235" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B1236">
         <v>55543</v>
       </c>
       <c r="C1236" t="s">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1237" spans="1:3">
       <c r="A1237" t="s">
         <v>2019</v>
       </c>
       <c r="B1237">
-        <v>55543</v>
+        <v>55566</v>
       </c>
       <c r="C1237" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="1238" spans="1:3">
       <c r="A1238" t="s">
-        <v>2020</v>
+        <v>669</v>
       </c>
       <c r="B1238">
-        <v>55566</v>
+        <v>55595</v>
       </c>
       <c r="C1238" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" t="s">
-        <v>669</v>
+        <v>2022</v>
       </c>
       <c r="B1239">
-        <v>55595</v>
+        <v>55596</v>
       </c>
       <c r="C1239" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B1240">
-        <v>55596</v>
+        <v>55597</v>
       </c>
       <c r="C1240" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1241" spans="1:3">
       <c r="A1241" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B1241">
-        <v>55597</v>
+        <v>55599</v>
       </c>
       <c r="C1241" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="1242" spans="1:3">
       <c r="A1242" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="B1242">
-        <v>55599</v>
+        <v>55743</v>
       </c>
       <c r="C1242" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="1243" spans="1:3">
       <c r="A1243" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="B1243">
         <v>55743</v>
       </c>
       <c r="C1243" t="s">
-        <v>2030</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="1244" spans="1:3">
       <c r="A1244" t="s">
         <v>2031</v>
       </c>
       <c r="B1244">
-        <v>55743</v>
+        <v>55765</v>
       </c>
       <c r="C1244" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="1245" spans="1:3">
       <c r="A1245" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="B1245">
-        <v>55765</v>
+        <v>55774</v>
       </c>
       <c r="C1245" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="1246" spans="1:3">
       <c r="A1246" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="B1246">
-        <v>55774</v>
+        <v>56070</v>
       </c>
       <c r="C1246" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="1247" spans="1:3">
       <c r="A1247" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="B1247">
         <v>56070</v>
       </c>
       <c r="C1247" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" t="s">
         <v>2038</v>
       </c>
       <c r="B1248">
-        <v>56070</v>
+        <v>56073</v>
       </c>
       <c r="C1248" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" t="s">
         <v>2039</v>
       </c>
       <c r="B1249">
-        <v>56073</v>
+        <v>56075</v>
       </c>
       <c r="C1249" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="1250" spans="1:3">
       <c r="A1250" t="s">
         <v>2040</v>
       </c>
       <c r="B1250">
-        <v>56075</v>
+        <v>56076</v>
       </c>
       <c r="C1250" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" t="s">
         <v>2041</v>
       </c>
       <c r="B1251">
-        <v>56076</v>
+        <v>56154</v>
       </c>
       <c r="C1251" t="s">
-        <v>2037</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="B1252">
-        <v>56154</v>
+        <v>56170</v>
       </c>
       <c r="C1252" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="B1253">
-        <v>56170</v>
+        <v>56203</v>
       </c>
       <c r="C1253" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="B1254">
-        <v>56203</v>
+        <v>56218</v>
       </c>
       <c r="C1254" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="B1255">
-        <v>56218</v>
+        <v>56220</v>
       </c>
       <c r="C1255" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="1256" spans="1:3">
       <c r="A1256" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="B1256">
-        <v>56220</v>
+        <v>56242</v>
       </c>
       <c r="C1256" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="1257" spans="1:3">
       <c r="A1257" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="B1257">
-        <v>56242</v>
+        <v>56244</v>
       </c>
       <c r="C1257" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="B1258">
-        <v>56244</v>
+        <v>56253</v>
       </c>
       <c r="C1258" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="B1259">
-        <v>56253</v>
+        <v>56269</v>
       </c>
       <c r="C1259" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="B1260">
-        <v>56269</v>
+        <v>56299</v>
       </c>
       <c r="C1260" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="B1261">
-        <v>56288</v>
+        <v>56305</v>
       </c>
       <c r="C1261" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" t="s">
-        <v>2062</v>
+        <v>1476</v>
       </c>
       <c r="B1262">
-        <v>56299</v>
+        <v>56307</v>
       </c>
       <c r="C1262" t="s">
         <v>2063</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" t="s">
         <v>2064</v>
       </c>
       <c r="B1263">
-        <v>56305</v>
+        <v>56330</v>
       </c>
       <c r="C1263" t="s">
         <v>2065</v>
       </c>
     </row>
     <row r="1264" spans="1:3">
       <c r="A1264" t="s">
-        <v>1476</v>
+        <v>2066</v>
       </c>
       <c r="B1264">
-        <v>56307</v>
+        <v>56332</v>
       </c>
       <c r="C1264" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="1265" spans="1:3">
       <c r="A1265" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="B1265">
-        <v>56330</v>
+        <v>56410</v>
       </c>
       <c r="C1265" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B1266">
+        <v>56410</v>
+      </c>
+      <c r="C1266" t="s">
         <v>2069</v>
-      </c>
-[...4 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" t="s">
         <v>2071</v>
       </c>
       <c r="B1267">
-        <v>56410</v>
+        <v>56424</v>
       </c>
       <c r="C1267" t="s">
         <v>2072</v>
       </c>
     </row>
     <row r="1268" spans="1:3">
       <c r="A1268" t="s">
         <v>2073</v>
       </c>
       <c r="B1268">
-        <v>56410</v>
+        <v>56457</v>
       </c>
       <c r="C1268" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="B1269">
-        <v>56424</v>
+        <v>56459</v>
       </c>
       <c r="C1269" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" t="s">
-        <v>2076</v>
+        <v>2006</v>
       </c>
       <c r="B1270">
-        <v>56457</v>
+        <v>56462</v>
       </c>
       <c r="C1270" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" t="s">
         <v>2078</v>
       </c>
       <c r="B1271">
-        <v>56459</v>
+        <v>56470</v>
       </c>
       <c r="C1271" t="s">
         <v>2079</v>
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" t="s">
-        <v>2007</v>
+        <v>2080</v>
       </c>
       <c r="B1272">
-        <v>56462</v>
+        <v>56472</v>
       </c>
       <c r="C1272" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="B1273">
-        <v>56470</v>
+        <v>56477</v>
       </c>
       <c r="C1273" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
       <c r="A1274" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="B1274">
-        <v>56472</v>
+        <v>56564</v>
       </c>
       <c r="C1274" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="B1275">
-        <v>56477</v>
+        <v>56594</v>
       </c>
       <c r="C1275" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="1276" spans="1:3">
       <c r="A1276" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="B1276">
-        <v>56564</v>
+        <v>56651</v>
       </c>
       <c r="C1276" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="1277" spans="1:3">
       <c r="A1277" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="B1277">
-        <v>56594</v>
+        <v>56656</v>
       </c>
       <c r="C1277" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="B1278">
-        <v>56651</v>
+        <v>56727</v>
       </c>
       <c r="C1278" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1279">
+        <v>56727</v>
+      </c>
+      <c r="C1279" t="s">
         <v>2093</v>
-      </c>
-[...4 lines deleted...]
-        <v>2094</v>
       </c>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" t="s">
         <v>2095</v>
       </c>
       <c r="B1280">
-        <v>56727</v>
+        <v>56823</v>
       </c>
       <c r="C1280" t="s">
         <v>2096</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" t="s">
         <v>2097</v>
       </c>
       <c r="B1281">
-        <v>56727</v>
+        <v>56856</v>
       </c>
       <c r="C1281" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="B1282">
-        <v>56823</v>
+        <v>57072</v>
       </c>
       <c r="C1282" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B1283">
+        <v>57072</v>
+      </c>
+      <c r="C1283" t="s">
         <v>2100</v>
-      </c>
-[...4 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" t="s">
         <v>2102</v>
       </c>
       <c r="B1284">
-        <v>57072</v>
+        <v>57074</v>
       </c>
       <c r="C1284" t="s">
-        <v>2103</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" t="s">
-        <v>2104</v>
+        <v>2103</v>
       </c>
       <c r="B1285">
-        <v>57072</v>
+        <v>57076</v>
       </c>
       <c r="C1285" t="s">
-        <v>2103</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1286">
+        <v>57223</v>
+      </c>
+      <c r="C1286" t="s">
         <v>2105</v>
-      </c>
-[...4 lines deleted...]
-        <v>2103</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" t="s">
         <v>2106</v>
       </c>
       <c r="B1287">
-        <v>57076</v>
+        <v>57234</v>
       </c>
       <c r="C1287" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="B1288">
-        <v>57223</v>
+        <v>57250</v>
       </c>
       <c r="C1288" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="B1289">
-        <v>57234</v>
+        <v>57258</v>
       </c>
       <c r="C1289" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="B1290">
-        <v>57250</v>
+        <v>57258</v>
       </c>
       <c r="C1290" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="B1291">
-        <v>57258</v>
+        <v>57271</v>
       </c>
       <c r="C1291" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="B1292">
-        <v>57258</v>
+        <v>57299</v>
       </c>
       <c r="C1292" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="1293" spans="1:3">
       <c r="A1293" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="B1293">
-        <v>57271</v>
+        <v>57319</v>
       </c>
       <c r="C1293" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="1294" spans="1:3">
       <c r="A1294" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="B1294">
-        <v>57299</v>
+        <v>57334</v>
       </c>
       <c r="C1294" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="1295" spans="1:3">
       <c r="A1295" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="B1295">
-        <v>57319</v>
+        <v>57339</v>
       </c>
       <c r="C1295" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="B1296">
-        <v>57334</v>
+        <v>57368</v>
       </c>
       <c r="C1296" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="B1297">
-        <v>57339</v>
+        <v>57368</v>
       </c>
       <c r="C1297" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="B1298">
-        <v>57368</v>
+        <v>57392</v>
       </c>
       <c r="C1298" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="B1299">
-        <v>57368</v>
+        <v>57413</v>
       </c>
       <c r="C1299" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="B1300">
-        <v>57392</v>
+        <v>57439</v>
       </c>
       <c r="C1300" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="B1301">
-        <v>57413</v>
+        <v>57462</v>
       </c>
       <c r="C1301" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="B1302">
-        <v>57439</v>
+        <v>57489</v>
       </c>
       <c r="C1302" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="B1303">
-        <v>57462</v>
+        <v>57548</v>
       </c>
       <c r="C1303" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="B1304">
-        <v>57489</v>
+        <v>57572</v>
       </c>
       <c r="C1304" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B1305">
-        <v>57548</v>
+        <v>57578</v>
       </c>
       <c r="C1305" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="1306" spans="1:3">
       <c r="A1306" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="B1306">
-        <v>57572</v>
+        <v>57610</v>
       </c>
       <c r="C1306" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="1307" spans="1:3">
       <c r="A1307" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B1307">
-        <v>57578</v>
+        <v>57627</v>
       </c>
       <c r="C1307" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="B1308">
-        <v>57610</v>
+        <v>57629</v>
       </c>
       <c r="C1308" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="1309" spans="1:3">
       <c r="A1309" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="B1309">
-        <v>57627</v>
+        <v>57632</v>
       </c>
       <c r="C1309" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="1310" spans="1:3">
       <c r="A1310" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="B1310">
-        <v>57629</v>
+        <v>58089</v>
       </c>
       <c r="C1310" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1311" spans="1:3">
       <c r="A1311" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1311">
+        <v>58091</v>
+      </c>
+      <c r="C1311" t="s">
         <v>2153</v>
-      </c>
-[...4 lines deleted...]
-        <v>2154</v>
       </c>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" t="s">
         <v>2155</v>
       </c>
       <c r="B1312">
-        <v>58089</v>
+        <v>58091</v>
       </c>
       <c r="C1312" t="s">
-        <v>2156</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" t="s">
-        <v>2157</v>
+        <v>2156</v>
       </c>
       <c r="B1313">
-        <v>58091</v>
+        <v>58093</v>
       </c>
       <c r="C1313" t="s">
-        <v>2156</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" t="s">
-        <v>2158</v>
+        <v>2157</v>
       </c>
       <c r="B1314">
-        <v>58091</v>
+        <v>58099</v>
       </c>
       <c r="C1314" t="s">
-        <v>2156</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1315" spans="1:3">
       <c r="A1315" t="s">
-        <v>2159</v>
+        <v>2158</v>
       </c>
       <c r="B1315">
-        <v>58093</v>
+        <v>58119</v>
       </c>
       <c r="C1315" t="s">
-        <v>2156</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1316" spans="1:3">
       <c r="A1316" t="s">
-        <v>2160</v>
+        <v>2159</v>
       </c>
       <c r="B1316">
-        <v>58099</v>
+        <v>58119</v>
       </c>
       <c r="C1316" t="s">
-        <v>2156</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1317" spans="1:3">
       <c r="A1317" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1317">
+        <v>58239</v>
+      </c>
+      <c r="C1317" t="s">
         <v>2161</v>
-      </c>
-[...4 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="1318" spans="1:3">
       <c r="A1318" t="s">
         <v>2162</v>
       </c>
       <c r="B1318">
-        <v>58119</v>
+        <v>58256</v>
       </c>
       <c r="C1318" t="s">
-        <v>2156</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="1319" spans="1:3">
       <c r="A1319" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="B1319">
-        <v>58239</v>
+        <v>58313</v>
       </c>
       <c r="C1319" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="1320" spans="1:3">
       <c r="A1320" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="B1320">
-        <v>58256</v>
+        <v>58332</v>
       </c>
       <c r="C1320" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1321">
+        <v>58332</v>
+      </c>
+      <c r="C1321" t="s">
         <v>2167</v>
-      </c>
-[...4 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" t="s">
         <v>2169</v>
       </c>
       <c r="B1322">
-        <v>58332</v>
+        <v>58454</v>
       </c>
       <c r="C1322" t="s">
         <v>2170</v>
       </c>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" t="s">
         <v>2171</v>
       </c>
       <c r="B1323">
-        <v>58332</v>
+        <v>58455</v>
       </c>
       <c r="C1323" t="s">
         <v>2170</v>
       </c>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" t="s">
         <v>2172</v>
       </c>
       <c r="B1324">
-        <v>58454</v>
+        <v>58455</v>
       </c>
       <c r="C1324" t="s">
-        <v>2173</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" t="s">
-        <v>2174</v>
+        <v>2173</v>
       </c>
       <c r="B1325">
-        <v>58455</v>
+        <v>58456</v>
       </c>
       <c r="C1325" t="s">
-        <v>2173</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" t="s">
-        <v>2175</v>
+        <v>2174</v>
       </c>
       <c r="B1326">
-        <v>58455</v>
+        <v>58456</v>
       </c>
       <c r="C1326" t="s">
-        <v>2173</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1327">
+        <v>58509</v>
+      </c>
+      <c r="C1327" t="s">
         <v>2176</v>
-      </c>
-[...4 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" t="s">
         <v>2177</v>
       </c>
       <c r="B1328">
-        <v>58456</v>
+        <v>58511</v>
       </c>
       <c r="C1328" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" t="s">
         <v>2178</v>
       </c>
       <c r="B1329">
-        <v>58509</v>
+        <v>58515</v>
       </c>
       <c r="C1329" t="s">
-        <v>2179</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1330">
+        <v>58566</v>
+      </c>
+      <c r="C1330" t="s">
         <v>2180</v>
-      </c>
-[...4 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="1331" spans="1:3">
       <c r="A1331" t="s">
         <v>2181</v>
       </c>
       <c r="B1331">
-        <v>58515</v>
+        <v>58579</v>
       </c>
       <c r="C1331" t="s">
-        <v>2179</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="B1332">
-        <v>58566</v>
+        <v>58636</v>
       </c>
       <c r="C1332" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1333">
+        <v>58636</v>
+      </c>
+      <c r="C1333" t="s">
         <v>2184</v>
-      </c>
-[...4 lines deleted...]
-        <v>2185</v>
       </c>
     </row>
     <row r="1334" spans="1:3">
       <c r="A1334" t="s">
         <v>2186</v>
       </c>
       <c r="B1334">
-        <v>58636</v>
+        <v>58638</v>
       </c>
       <c r="C1334" t="s">
-        <v>2187</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="1335" spans="1:3">
       <c r="A1335" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1335">
+        <v>58675</v>
+      </c>
+      <c r="C1335" t="s">
         <v>2188</v>
-      </c>
-[...4 lines deleted...]
-        <v>2187</v>
       </c>
     </row>
     <row r="1336" spans="1:3">
       <c r="A1336" t="s">
         <v>2189</v>
       </c>
       <c r="B1336">
-        <v>58638</v>
+        <v>58675</v>
       </c>
       <c r="C1336" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="1337" spans="1:3">
       <c r="A1337" t="s">
         <v>2190</v>
       </c>
       <c r="B1337">
-        <v>58675</v>
+        <v>58708</v>
       </c>
       <c r="C1337" t="s">
         <v>2191</v>
       </c>
     </row>
     <row r="1338" spans="1:3">
       <c r="A1338" t="s">
         <v>2192</v>
       </c>
       <c r="B1338">
-        <v>58675</v>
+        <v>58708</v>
       </c>
       <c r="C1338" t="s">
         <v>2191</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" t="s">
         <v>2193</v>
       </c>
       <c r="B1339">
         <v>58708</v>
       </c>
       <c r="C1339" t="s">
-        <v>2194</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B1340">
+        <v>58762</v>
+      </c>
+      <c r="C1340" t="s">
         <v>2195</v>
-      </c>
-[...4 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" t="s">
         <v>2196</v>
       </c>
       <c r="B1341">
-        <v>58708</v>
+        <v>58769</v>
       </c>
       <c r="C1341" t="s">
-        <v>2194</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="1342" spans="1:3">
       <c r="A1342" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="B1342">
-        <v>58762</v>
+        <v>58802</v>
       </c>
       <c r="C1342" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="1343" spans="1:3">
       <c r="A1343" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="B1343">
-        <v>58769</v>
+        <v>59065</v>
       </c>
       <c r="C1343" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B1344">
+        <v>59067</v>
+      </c>
+      <c r="C1344" t="s">
         <v>2201</v>
-      </c>
-[...4 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" t="s">
         <v>2203</v>
       </c>
       <c r="B1345">
-        <v>59065</v>
+        <v>59069</v>
       </c>
       <c r="C1345" t="s">
-        <v>2204</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" t="s">
-        <v>2205</v>
+        <v>2204</v>
       </c>
       <c r="B1346">
-        <v>59067</v>
+        <v>59069</v>
       </c>
       <c r="C1346" t="s">
-        <v>2204</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" t="s">
-        <v>2206</v>
+        <v>2205</v>
       </c>
       <c r="B1347">
-        <v>59069</v>
+        <v>59075</v>
       </c>
       <c r="C1347" t="s">
-        <v>2204</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B1348">
+        <v>59192</v>
+      </c>
+      <c r="C1348" t="s">
         <v>2207</v>
-      </c>
-[...4 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" t="s">
         <v>2208</v>
       </c>
       <c r="B1349">
-        <v>59075</v>
+        <v>59229</v>
       </c>
       <c r="C1349" t="s">
-        <v>2204</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="1350" spans="1:3">
       <c r="A1350" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="B1350">
-        <v>59192</v>
+        <v>59269</v>
       </c>
       <c r="C1350" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="1351" spans="1:3">
       <c r="A1351" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="B1351">
-        <v>59229</v>
+        <v>59302</v>
       </c>
       <c r="C1351" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="B1352">
-        <v>59269</v>
+        <v>59348</v>
       </c>
       <c r="C1352" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="B1353">
-        <v>59302</v>
+        <v>59368</v>
       </c>
       <c r="C1353" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B1354">
-        <v>59348</v>
+        <v>59387</v>
       </c>
       <c r="C1354" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B1355">
+        <v>59387</v>
+      </c>
+      <c r="C1355" t="s">
         <v>2219</v>
-      </c>
-[...4 lines deleted...]
-        <v>2220</v>
       </c>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" t="s">
         <v>2221</v>
       </c>
       <c r="B1356">
-        <v>59387</v>
+        <v>59394</v>
       </c>
       <c r="C1356" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" t="s">
         <v>2223</v>
       </c>
       <c r="B1357">
-        <v>59387</v>
+        <v>59423</v>
       </c>
       <c r="C1357" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B1358">
+        <v>59427</v>
+      </c>
+      <c r="C1358" t="s">
         <v>2224</v>
-      </c>
-[...4 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" t="s">
         <v>2226</v>
       </c>
       <c r="B1359">
-        <v>59423</v>
+        <v>59457</v>
       </c>
       <c r="C1359" t="s">
         <v>2227</v>
       </c>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" t="s">
         <v>2228</v>
       </c>
       <c r="B1360">
-        <v>59427</v>
+        <v>59469</v>
       </c>
       <c r="C1360" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="B1361">
-        <v>59457</v>
+        <v>59494</v>
       </c>
       <c r="C1361" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B1362">
+        <v>59494</v>
+      </c>
+      <c r="C1362" t="s">
         <v>2231</v>
-      </c>
-[...4 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="1363" spans="1:3">
       <c r="A1363" t="s">
         <v>2233</v>
       </c>
       <c r="B1363">
-        <v>59494</v>
+        <v>59556</v>
       </c>
       <c r="C1363" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" t="s">
         <v>2235</v>
       </c>
       <c r="B1364">
-        <v>59494</v>
+        <v>59590</v>
       </c>
       <c r="C1364" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B1365">
+        <v>59590</v>
+      </c>
+      <c r="C1365" t="s">
         <v>2236</v>
-      </c>
-[...4 lines deleted...]
-        <v>2237</v>
       </c>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" t="s">
         <v>2238</v>
       </c>
       <c r="B1366">
         <v>59590</v>
       </c>
       <c r="C1366" t="s">
-        <v>2239</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B1367">
+        <v>59755</v>
+      </c>
+      <c r="C1367" t="s">
         <v>2240</v>
-      </c>
-[...4 lines deleted...]
-        <v>2239</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" t="s">
         <v>2241</v>
       </c>
       <c r="B1368">
-        <v>59590</v>
+        <v>59759</v>
       </c>
       <c r="C1368" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" t="s">
         <v>2242</v>
       </c>
       <c r="B1369">
-        <v>59755</v>
+        <v>59821</v>
       </c>
       <c r="C1369" t="s">
-        <v>2243</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B1370">
+        <v>59846</v>
+      </c>
+      <c r="C1370" t="s">
         <v>2244</v>
-      </c>
-[...4 lines deleted...]
-        <v>2243</v>
       </c>
     </row>
     <row r="1371" spans="1:3">
       <c r="A1371" t="s">
         <v>2245</v>
       </c>
       <c r="B1371">
-        <v>59821</v>
+        <v>59846</v>
       </c>
       <c r="C1371" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" t="s">
         <v>2246</v>
       </c>
       <c r="B1372">
-        <v>59846</v>
+        <v>59872</v>
       </c>
       <c r="C1372" t="s">
         <v>2247</v>
       </c>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" t="s">
         <v>2248</v>
       </c>
       <c r="B1373">
-        <v>59846</v>
+        <v>59872</v>
       </c>
       <c r="C1373" t="s">
         <v>2247</v>
       </c>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" t="s">
         <v>2249</v>
       </c>
       <c r="B1374">
         <v>59872</v>
       </c>
       <c r="C1374" t="s">
-        <v>2250</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B1375">
+        <v>59889</v>
+      </c>
+      <c r="C1375" t="s">
         <v>2251</v>
-      </c>
-[...4 lines deleted...]
-        <v>2250</v>
       </c>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" t="s">
         <v>2252</v>
       </c>
       <c r="B1376">
-        <v>59872</v>
+        <v>59929</v>
       </c>
       <c r="C1376" t="s">
-        <v>2250</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="B1377">
-        <v>59889</v>
+        <v>60314</v>
       </c>
       <c r="C1377" t="s">
-        <v>2254</v>
+        <v>493</v>
       </c>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" t="s">
         <v>2255</v>
       </c>
       <c r="B1378">
-        <v>59929</v>
+        <v>60314</v>
       </c>
       <c r="C1378" t="s">
-        <v>2256</v>
+        <v>493</v>
       </c>
     </row>
     <row r="1379" spans="1:3">
       <c r="A1379" t="s">
-        <v>2257</v>
+        <v>2256</v>
       </c>
       <c r="B1379">
-        <v>60314</v>
+        <v>60323</v>
       </c>
       <c r="C1379" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1380" spans="1:3">
       <c r="A1380" t="s">
-        <v>2258</v>
+        <v>2257</v>
       </c>
       <c r="B1380">
-        <v>60314</v>
+        <v>60386</v>
       </c>
       <c r="C1380" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" t="s">
-        <v>2259</v>
+        <v>2258</v>
       </c>
       <c r="B1381">
-        <v>60323</v>
+        <v>60386</v>
       </c>
       <c r="C1381" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" t="s">
-        <v>2260</v>
+        <v>2259</v>
       </c>
       <c r="B1382">
-        <v>60386</v>
+        <v>60389</v>
       </c>
       <c r="C1382" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" t="s">
-        <v>2261</v>
+        <v>2260</v>
       </c>
       <c r="B1383">
-        <v>60386</v>
+        <v>60389</v>
       </c>
       <c r="C1383" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" t="s">
-        <v>2262</v>
+        <v>2261</v>
       </c>
       <c r="B1384">
-        <v>60389</v>
+        <v>60431</v>
       </c>
       <c r="C1384" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" t="s">
-        <v>2263</v>
+        <v>2262</v>
       </c>
       <c r="B1385">
-        <v>60389</v>
+        <v>60437</v>
       </c>
       <c r="C1385" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" t="s">
-        <v>2264</v>
+        <v>2263</v>
       </c>
       <c r="B1386">
-        <v>60431</v>
+        <v>60487</v>
       </c>
       <c r="C1386" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" t="s">
-        <v>2265</v>
+        <v>2264</v>
       </c>
       <c r="B1387">
-        <v>60437</v>
+        <v>60488</v>
       </c>
       <c r="C1387" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1388" spans="1:3">
       <c r="A1388" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
       <c r="B1388">
-        <v>60487</v>
+        <v>60528</v>
       </c>
       <c r="C1388" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1389" spans="1:3">
       <c r="A1389" t="s">
-        <v>2267</v>
+        <v>2266</v>
       </c>
       <c r="B1389">
-        <v>60488</v>
+        <v>60594</v>
       </c>
       <c r="C1389" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1390" spans="1:3">
       <c r="A1390" t="s">
-        <v>2268</v>
+        <v>2267</v>
       </c>
       <c r="B1390">
-        <v>60528</v>
+        <v>60596</v>
       </c>
       <c r="C1390" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1391" spans="1:3">
       <c r="A1391" t="s">
-        <v>2269</v>
+        <v>2268</v>
       </c>
       <c r="B1391">
-        <v>60594</v>
+        <v>60598</v>
       </c>
       <c r="C1391" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1392" spans="1:3">
       <c r="A1392" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B1392">
+        <v>61118</v>
+      </c>
+      <c r="C1392" t="s">
         <v>2270</v>
-      </c>
-[...4 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" t="s">
         <v>2271</v>
       </c>
       <c r="B1393">
-        <v>60598</v>
+        <v>61130</v>
       </c>
       <c r="C1393" t="s">
-        <v>493</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="B1394">
-        <v>61118</v>
+        <v>61184</v>
       </c>
       <c r="C1394" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="B1395">
-        <v>61130</v>
+        <v>61191</v>
       </c>
       <c r="C1395" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="1396" spans="1:3">
       <c r="A1396" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="B1396">
-        <v>61184</v>
+        <v>61200</v>
       </c>
       <c r="C1396" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="1397" spans="1:3">
       <c r="A1397" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="B1397">
-        <v>61191</v>
+        <v>61209</v>
       </c>
       <c r="C1397" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="1398" spans="1:3">
       <c r="A1398" t="s">
-        <v>2280</v>
+        <v>1191</v>
       </c>
       <c r="B1398">
-        <v>61200</v>
+        <v>61239</v>
       </c>
       <c r="C1398" t="s">
         <v>2281</v>
       </c>
     </row>
     <row r="1399" spans="1:3">
       <c r="A1399" t="s">
         <v>2282</v>
       </c>
       <c r="B1399">
-        <v>61209</v>
+        <v>61267</v>
       </c>
       <c r="C1399" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" t="s">
-        <v>1191</v>
+        <v>2284</v>
       </c>
       <c r="B1400">
-        <v>61239</v>
+        <v>61348</v>
       </c>
       <c r="C1400" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B1401">
+        <v>61348</v>
+      </c>
+      <c r="C1401" t="s">
         <v>2285</v>
-      </c>
-[...4 lines deleted...]
-        <v>2286</v>
       </c>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" t="s">
         <v>2287</v>
       </c>
       <c r="B1402">
-        <v>61348</v>
+        <v>61350</v>
       </c>
       <c r="C1402" t="s">
-        <v>2288</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" t="s">
-        <v>2289</v>
+        <v>2288</v>
       </c>
       <c r="B1403">
-        <v>61348</v>
+        <v>61352</v>
       </c>
       <c r="C1403" t="s">
-        <v>2288</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" t="s">
-        <v>2290</v>
+        <v>2289</v>
       </c>
       <c r="B1404">
-        <v>61350</v>
+        <v>61352</v>
       </c>
       <c r="C1404" t="s">
-        <v>2288</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" t="s">
-        <v>2291</v>
+        <v>2290</v>
       </c>
       <c r="B1405">
         <v>61352</v>
       </c>
       <c r="C1405" t="s">
-        <v>2288</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B1406">
+        <v>61381</v>
+      </c>
+      <c r="C1406" t="s">
         <v>2292</v>
-      </c>
-[...4 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="1407" spans="1:3">
       <c r="A1407" t="s">
         <v>2293</v>
       </c>
       <c r="B1407">
-        <v>61352</v>
+        <v>61440</v>
       </c>
       <c r="C1407" t="s">
-        <v>2288</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="1408" spans="1:3">
       <c r="A1408" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="B1408">
-        <v>61381</v>
+        <v>61462</v>
       </c>
       <c r="C1408" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="1409" spans="1:3">
       <c r="A1409" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="B1409">
-        <v>61440</v>
+        <v>61476</v>
       </c>
       <c r="C1409" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B1410">
+        <v>61476</v>
+      </c>
+      <c r="C1410" t="s">
         <v>2298</v>
-      </c>
-[...4 lines deleted...]
-        <v>2299</v>
       </c>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" t="s">
         <v>2300</v>
       </c>
       <c r="B1411">
-        <v>61476</v>
+        <v>63071</v>
       </c>
       <c r="C1411" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" t="s">
         <v>2302</v>
       </c>
       <c r="B1412">
-        <v>61476</v>
+        <v>63071</v>
       </c>
       <c r="C1412" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" t="s">
         <v>2303</v>
       </c>
       <c r="B1413">
-        <v>63071</v>
+        <v>63110</v>
       </c>
       <c r="C1413" t="s">
         <v>2304</v>
       </c>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" t="s">
         <v>2305</v>
       </c>
       <c r="B1414">
-        <v>63071</v>
+        <v>63110</v>
       </c>
       <c r="C1414" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="B1415">
-        <v>63110</v>
+        <v>63128</v>
       </c>
       <c r="C1415" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="B1416">
-        <v>63110</v>
+        <v>63150</v>
       </c>
       <c r="C1416" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="1417" spans="1:3">
       <c r="A1417" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="B1417">
-        <v>63128</v>
+        <v>63179</v>
       </c>
       <c r="C1417" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="1418" spans="1:3">
       <c r="A1418" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="B1418">
-        <v>63150</v>
+        <v>63179</v>
       </c>
       <c r="C1418" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="B1419">
-        <v>63179</v>
+        <v>63225</v>
       </c>
       <c r="C1419" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B1420">
+        <v>63225</v>
+      </c>
+      <c r="C1420" t="s">
         <v>2316</v>
-      </c>
-[...4 lines deleted...]
-        <v>2317</v>
       </c>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" t="s">
         <v>2318</v>
       </c>
       <c r="B1421">
-        <v>63225</v>
+        <v>63263</v>
       </c>
       <c r="C1421" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" t="s">
         <v>2320</v>
       </c>
       <c r="B1422">
-        <v>63225</v>
+        <v>63303</v>
       </c>
       <c r="C1422" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="B1423">
-        <v>63263</v>
+        <v>63303</v>
       </c>
       <c r="C1423" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="B1424">
-        <v>63303</v>
+        <v>63450</v>
       </c>
       <c r="C1424" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="1425" spans="1:3">
       <c r="A1425" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B1425">
+        <v>63450</v>
+      </c>
+      <c r="C1425" t="s">
         <v>2325</v>
-      </c>
-[...4 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" t="s">
         <v>2327</v>
       </c>
       <c r="B1426">
-        <v>63450</v>
+        <v>63452</v>
       </c>
       <c r="C1426" t="s">
-        <v>2328</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B1427">
+        <v>63477</v>
+      </c>
+      <c r="C1427" t="s">
         <v>2329</v>
-      </c>
-[...4 lines deleted...]
-        <v>2328</v>
       </c>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" t="s">
         <v>2330</v>
       </c>
       <c r="B1428">
-        <v>63452</v>
+        <v>63486</v>
       </c>
       <c r="C1428" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="1429" spans="1:3">
       <c r="A1429" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="B1429">
-        <v>63477</v>
+        <v>63500</v>
       </c>
       <c r="C1429" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="1430" spans="1:3">
       <c r="A1430" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="B1430">
-        <v>63486</v>
+        <v>63505</v>
       </c>
       <c r="C1430" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="1431" spans="1:3">
       <c r="A1431" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="B1431">
-        <v>63500</v>
+        <v>63538</v>
       </c>
       <c r="C1431" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="1432" spans="1:3">
       <c r="A1432" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="B1432">
-        <v>63505</v>
+        <v>63546</v>
       </c>
       <c r="C1432" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="1433" spans="1:3">
       <c r="A1433" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="B1433">
-        <v>63538</v>
+        <v>63571</v>
       </c>
       <c r="C1433" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="1434" spans="1:3">
       <c r="A1434" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="B1434">
-        <v>63546</v>
+        <v>63619</v>
       </c>
       <c r="C1434" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="B1435">
-        <v>63571</v>
+        <v>63667</v>
       </c>
       <c r="C1435" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="B1436">
-        <v>63619</v>
+        <v>63674</v>
       </c>
       <c r="C1436" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="B1437">
-        <v>63667</v>
+        <v>63688</v>
       </c>
       <c r="C1437" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="B1438">
-        <v>63674</v>
+        <v>63739</v>
       </c>
       <c r="C1438" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B1439">
+        <v>63743</v>
+      </c>
+      <c r="C1439" t="s">
         <v>2351</v>
-      </c>
-[...4 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" t="s">
         <v>2353</v>
       </c>
       <c r="B1440">
-        <v>63739</v>
+        <v>63743</v>
       </c>
       <c r="C1440" t="s">
-        <v>2354</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B1441">
+        <v>63762</v>
+      </c>
+      <c r="C1441" t="s">
         <v>2355</v>
-      </c>
-[...4 lines deleted...]
-        <v>2354</v>
       </c>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" t="s">
         <v>2356</v>
       </c>
       <c r="B1442">
-        <v>63743</v>
+        <v>63776</v>
       </c>
       <c r="C1442" t="s">
-        <v>2354</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="1443" spans="1:3">
       <c r="A1443" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="B1443">
-        <v>63762</v>
+        <v>63785</v>
       </c>
       <c r="C1443" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="B1444">
-        <v>63776</v>
+        <v>63796</v>
       </c>
       <c r="C1444" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="B1445">
-        <v>63785</v>
+        <v>63801</v>
       </c>
       <c r="C1445" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B1446">
+        <v>63801</v>
+      </c>
+      <c r="C1446" t="s">
         <v>2363</v>
-      </c>
-[...4 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" t="s">
         <v>2365</v>
       </c>
       <c r="B1447">
-        <v>63801</v>
+        <v>63811</v>
       </c>
       <c r="C1447" t="s">
         <v>2366</v>
       </c>
     </row>
     <row r="1448" spans="1:3">
       <c r="A1448" t="s">
         <v>2367</v>
       </c>
       <c r="B1448">
-        <v>63801</v>
+        <v>63820</v>
       </c>
       <c r="C1448" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="B1449">
-        <v>63811</v>
+        <v>63843</v>
       </c>
       <c r="C1449" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="B1450">
-        <v>63820</v>
+        <v>63874</v>
       </c>
       <c r="C1450" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" t="s">
-        <v>2372</v>
+        <v>1476</v>
       </c>
       <c r="B1451">
-        <v>63843</v>
+        <v>63879</v>
       </c>
       <c r="C1451" t="s">
         <v>2373</v>
       </c>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" t="s">
         <v>2374</v>
       </c>
       <c r="B1452">
-        <v>63874</v>
+        <v>63879</v>
       </c>
       <c r="C1452" t="s">
-        <v>2375</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="1453" spans="1:3">
       <c r="A1453" t="s">
-        <v>1476</v>
+        <v>2375</v>
       </c>
       <c r="B1453">
-        <v>63879</v>
+        <v>63897</v>
       </c>
       <c r="C1453" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="1454" spans="1:3">
       <c r="A1454" t="s">
         <v>2377</v>
       </c>
       <c r="B1454">
-        <v>63879</v>
+        <v>63920</v>
       </c>
       <c r="C1454" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="1455" spans="1:3">
       <c r="A1455" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="B1455">
-        <v>63897</v>
+        <v>64283</v>
       </c>
       <c r="C1455" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="1456" spans="1:3">
       <c r="A1456" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B1456">
+        <v>64285</v>
+      </c>
+      <c r="C1456" t="s">
         <v>2380</v>
-      </c>
-[...4 lines deleted...]
-        <v>2381</v>
       </c>
     </row>
     <row r="1457" spans="1:3">
       <c r="A1457" t="s">
         <v>2382</v>
       </c>
       <c r="B1457">
-        <v>64283</v>
+        <v>64287</v>
       </c>
       <c r="C1457" t="s">
-        <v>2383</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="1458" spans="1:3">
       <c r="A1458" t="s">
-        <v>2384</v>
+        <v>2383</v>
       </c>
       <c r="B1458">
-        <v>64285</v>
+        <v>64291</v>
       </c>
       <c r="C1458" t="s">
-        <v>2383</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="1459" spans="1:3">
       <c r="A1459" t="s">
-        <v>2385</v>
+        <v>2384</v>
       </c>
       <c r="B1459">
-        <v>64287</v>
+        <v>64295</v>
       </c>
       <c r="C1459" t="s">
-        <v>2383</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="1460" spans="1:3">
       <c r="A1460" t="s">
-        <v>2386</v>
+        <v>2385</v>
       </c>
       <c r="B1460">
-        <v>64291</v>
+        <v>64295</v>
       </c>
       <c r="C1460" t="s">
-        <v>2383</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="1461" spans="1:3">
       <c r="A1461" t="s">
-        <v>2387</v>
+        <v>2386</v>
       </c>
       <c r="B1461">
-        <v>64295</v>
+        <v>64297</v>
       </c>
       <c r="C1461" t="s">
-        <v>2383</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="1462" spans="1:3">
       <c r="A1462" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B1462">
+        <v>64319</v>
+      </c>
+      <c r="C1462" t="s">
         <v>2388</v>
-      </c>
-[...4 lines deleted...]
-        <v>2383</v>
       </c>
     </row>
     <row r="1463" spans="1:3">
       <c r="A1463" t="s">
         <v>2389</v>
       </c>
       <c r="B1463">
-        <v>64297</v>
+        <v>64319</v>
       </c>
       <c r="C1463" t="s">
-        <v>2383</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="1464" spans="1:3">
       <c r="A1464" t="s">
         <v>2390</v>
       </c>
       <c r="B1464">
         <v>64319</v>
       </c>
       <c r="C1464" t="s">
-        <v>2391</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="1465" spans="1:3">
       <c r="A1465" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B1465">
+        <v>64331</v>
+      </c>
+      <c r="C1465" t="s">
         <v>2392</v>
-      </c>
-[...4 lines deleted...]
-        <v>2391</v>
       </c>
     </row>
     <row r="1466" spans="1:3">
       <c r="A1466" t="s">
         <v>2393</v>
       </c>
       <c r="B1466">
-        <v>64319</v>
+        <v>64347</v>
       </c>
       <c r="C1466" t="s">
-        <v>2391</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="1467" spans="1:3">
       <c r="A1467" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="B1467">
-        <v>64331</v>
+        <v>64367</v>
       </c>
       <c r="C1467" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="1468" spans="1:3">
       <c r="A1468" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="B1468">
-        <v>64347</v>
+        <v>64385</v>
       </c>
       <c r="C1468" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="1469" spans="1:3">
       <c r="A1469" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="B1469">
-        <v>64367</v>
+        <v>64401</v>
       </c>
       <c r="C1469" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="1470" spans="1:3">
       <c r="A1470" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B1470">
+        <v>64401</v>
+      </c>
+      <c r="C1470" t="s">
         <v>2400</v>
-      </c>
-[...4 lines deleted...]
-        <v>2401</v>
       </c>
     </row>
     <row r="1471" spans="1:3">
       <c r="A1471" t="s">
         <v>2402</v>
       </c>
       <c r="B1471">
-        <v>64401</v>
+        <v>64521</v>
       </c>
       <c r="C1471" t="s">
         <v>2403</v>
       </c>
     </row>
     <row r="1472" spans="1:3">
       <c r="A1472" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B1472">
+        <v>64546</v>
+      </c>
+      <c r="C1472" t="s">
         <v>2404</v>
-      </c>
-[...4 lines deleted...]
-        <v>2403</v>
       </c>
     </row>
     <row r="1473" spans="1:3">
       <c r="A1473" t="s">
         <v>2405</v>
       </c>
       <c r="B1473">
-        <v>64521</v>
+        <v>64572</v>
       </c>
       <c r="C1473" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="1474" spans="1:3">
       <c r="A1474" t="s">
-        <v>1263</v>
+        <v>2407</v>
       </c>
       <c r="B1474">
-        <v>64546</v>
+        <v>64625</v>
       </c>
       <c r="C1474" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="1475" spans="1:3">
       <c r="A1475" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B1475">
+        <v>64625</v>
+      </c>
+      <c r="C1475" t="s">
         <v>2408</v>
-      </c>
-[...4 lines deleted...]
-        <v>2409</v>
       </c>
     </row>
     <row r="1476" spans="1:3">
       <c r="A1476" t="s">
-        <v>2410</v>
+        <v>2409</v>
       </c>
       <c r="B1476">
         <v>64625</v>
       </c>
       <c r="C1476" t="s">
-        <v>2411</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="1477" spans="1:3">
       <c r="A1477" t="s">
-        <v>1191</v>
+        <v>2410</v>
       </c>
       <c r="B1477">
-        <v>64625</v>
+        <v>64646</v>
       </c>
       <c r="C1477" t="s">
         <v>2411</v>
       </c>
     </row>
     <row r="1478" spans="1:3">
       <c r="A1478" t="s">
         <v>2412</v>
       </c>
       <c r="B1478">
-        <v>64625</v>
+        <v>64646</v>
       </c>
       <c r="C1478" t="s">
         <v>2411</v>
       </c>
     </row>
     <row r="1479" spans="1:3">
       <c r="A1479" t="s">
         <v>2413</v>
       </c>
       <c r="B1479">
-        <v>64646</v>
+        <v>64668</v>
       </c>
       <c r="C1479" t="s">
         <v>2414</v>
       </c>
     </row>
     <row r="1480" spans="1:3">
       <c r="A1480" t="s">
         <v>2415</v>
       </c>
       <c r="B1480">
-        <v>64646</v>
+        <v>64711</v>
       </c>
       <c r="C1480" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="1481" spans="1:3">
       <c r="A1481" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="B1481">
-        <v>64668</v>
+        <v>64807</v>
       </c>
       <c r="C1481" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="1482" spans="1:3">
       <c r="A1482" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="B1482">
-        <v>64711</v>
+        <v>64832</v>
       </c>
       <c r="C1482" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="1483" spans="1:3">
       <c r="A1483" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="B1483">
-        <v>64807</v>
+        <v>64846</v>
       </c>
       <c r="C1483" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="1484" spans="1:3">
       <c r="A1484" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="B1484">
-        <v>64832</v>
+        <v>65189</v>
       </c>
       <c r="C1484" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1485" spans="1:3">
       <c r="A1485" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B1485">
+        <v>65189</v>
+      </c>
+      <c r="C1485" t="s">
         <v>2424</v>
-      </c>
-[...4 lines deleted...]
-        <v>2425</v>
       </c>
     </row>
     <row r="1486" spans="1:3">
       <c r="A1486" t="s">
         <v>2426</v>
       </c>
       <c r="B1486">
         <v>65189</v>
       </c>
       <c r="C1486" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1487" spans="1:3">
       <c r="A1487" t="s">
-        <v>2428</v>
+        <v>2427</v>
       </c>
       <c r="B1487">
         <v>65189</v>
       </c>
       <c r="C1487" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1488" spans="1:3">
       <c r="A1488" t="s">
-        <v>2429</v>
+        <v>2428</v>
       </c>
       <c r="B1488">
-        <v>65189</v>
+        <v>65203</v>
       </c>
       <c r="C1488" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1489" spans="1:3">
       <c r="A1489" t="s">
-        <v>2430</v>
+        <v>2429</v>
       </c>
       <c r="B1489">
-        <v>65189</v>
+        <v>65205</v>
       </c>
       <c r="C1489" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1490" spans="1:3">
       <c r="A1490" t="s">
-        <v>2431</v>
+        <v>2430</v>
       </c>
       <c r="B1490">
-        <v>65203</v>
+        <v>65205</v>
       </c>
       <c r="C1490" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1491" spans="1:3">
       <c r="A1491" t="s">
-        <v>2432</v>
+        <v>2431</v>
       </c>
       <c r="B1491">
-        <v>65205</v>
+        <v>65207</v>
       </c>
       <c r="C1491" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1492" spans="1:3">
       <c r="A1492" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B1492">
+        <v>65232</v>
+      </c>
+      <c r="C1492" t="s">
         <v>2433</v>
-      </c>
-[...4 lines deleted...]
-        <v>2427</v>
       </c>
     </row>
     <row r="1493" spans="1:3">
       <c r="A1493" t="s">
         <v>2434</v>
       </c>
       <c r="B1493">
-        <v>65207</v>
+        <v>65343</v>
       </c>
       <c r="C1493" t="s">
-        <v>2427</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="1494" spans="1:3">
       <c r="A1494" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B1494">
+        <v>65344</v>
+      </c>
+      <c r="C1494" t="s">
         <v>2435</v>
-      </c>
-[...4 lines deleted...]
-        <v>2436</v>
       </c>
     </row>
     <row r="1495" spans="1:3">
       <c r="A1495" t="s">
         <v>2437</v>
       </c>
       <c r="B1495">
-        <v>65343</v>
+        <v>65366</v>
       </c>
       <c r="C1495" t="s">
         <v>2438</v>
       </c>
     </row>
     <row r="1496" spans="1:3">
       <c r="A1496" t="s">
         <v>2439</v>
       </c>
       <c r="B1496">
-        <v>65344</v>
+        <v>65428</v>
       </c>
       <c r="C1496" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="1497" spans="1:3">
       <c r="A1497" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B1497">
+        <v>65428</v>
+      </c>
+      <c r="C1497" t="s">
         <v>2440</v>
-      </c>
-[...4 lines deleted...]
-        <v>2441</v>
       </c>
     </row>
     <row r="1498" spans="1:3">
       <c r="A1498" t="s">
         <v>2442</v>
       </c>
       <c r="B1498">
-        <v>65428</v>
+        <v>65439</v>
       </c>
       <c r="C1498" t="s">
         <v>2443</v>
       </c>
     </row>
     <row r="1499" spans="1:3">
       <c r="A1499" t="s">
         <v>2444</v>
       </c>
       <c r="B1499">
-        <v>65428</v>
+        <v>65462</v>
       </c>
       <c r="C1499" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="B1500">
-        <v>65439</v>
+        <v>65462</v>
       </c>
       <c r="C1500" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="B1501">
-        <v>65462</v>
+        <v>65468</v>
       </c>
       <c r="C1501" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="1502" spans="1:3">
       <c r="A1502" t="s">
-        <v>2449</v>
+        <v>1476</v>
       </c>
       <c r="B1502">
-        <v>65462</v>
+        <v>65520</v>
       </c>
       <c r="C1502" t="s">
         <v>2450</v>
       </c>
     </row>
     <row r="1503" spans="1:3">
       <c r="A1503" t="s">
         <v>2451</v>
       </c>
       <c r="B1503">
-        <v>65468</v>
+        <v>65549</v>
       </c>
       <c r="C1503" t="s">
         <v>2452</v>
       </c>
     </row>
     <row r="1504" spans="1:3">
       <c r="A1504" t="s">
-        <v>1476</v>
+        <v>2453</v>
       </c>
       <c r="B1504">
-        <v>65520</v>
+        <v>65582</v>
       </c>
       <c r="C1504" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="1505" spans="1:3">
       <c r="A1505" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="B1505">
-        <v>65549</v>
+        <v>65611</v>
       </c>
       <c r="C1505" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="1506" spans="1:3">
       <c r="A1506" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="B1506">
-        <v>65582</v>
+        <v>65614</v>
       </c>
       <c r="C1506" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="1507" spans="1:3">
       <c r="A1507" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B1507">
+        <v>65614</v>
+      </c>
+      <c r="C1507" t="s">
         <v>2458</v>
-      </c>
-[...4 lines deleted...]
-        <v>2459</v>
       </c>
     </row>
     <row r="1508" spans="1:3">
       <c r="A1508" t="s">
         <v>2460</v>
       </c>
       <c r="B1508">
-        <v>65614</v>
+        <v>65620</v>
       </c>
       <c r="C1508" t="s">
         <v>2461</v>
       </c>
     </row>
     <row r="1509" spans="1:3">
       <c r="A1509" t="s">
         <v>2462</v>
       </c>
       <c r="B1509">
-        <v>65614</v>
+        <v>65719</v>
       </c>
       <c r="C1509" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="1510" spans="1:3">
       <c r="A1510" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="B1510">
-        <v>65620</v>
+        <v>65779</v>
       </c>
       <c r="C1510" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="1511" spans="1:3">
       <c r="A1511" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="B1511">
-        <v>65719</v>
+        <v>65812</v>
       </c>
       <c r="C1511" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="1512" spans="1:3">
       <c r="A1512" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="B1512">
-        <v>65779</v>
+        <v>65929</v>
       </c>
       <c r="C1512" t="s">
-        <v>2468</v>
+        <v>493</v>
       </c>
     </row>
     <row r="1513" spans="1:3">
       <c r="A1513" t="s">
         <v>2469</v>
       </c>
       <c r="B1513">
-        <v>65812</v>
+        <v>65929</v>
       </c>
       <c r="C1513" t="s">
-        <v>2470</v>
+        <v>493</v>
       </c>
     </row>
     <row r="1514" spans="1:3">
       <c r="A1514" t="s">
-        <v>2471</v>
+        <v>2470</v>
       </c>
       <c r="B1514">
-        <v>65929</v>
+        <v>65933</v>
       </c>
       <c r="C1514" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1515" spans="1:3">
       <c r="A1515" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B1515">
+        <v>66115</v>
+      </c>
+      <c r="C1515" t="s">
         <v>2472</v>
-      </c>
-[...4 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="1516" spans="1:3">
       <c r="A1516" t="s">
         <v>2473</v>
       </c>
       <c r="B1516">
-        <v>65933</v>
+        <v>66119</v>
       </c>
       <c r="C1516" t="s">
-        <v>493</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="1517" spans="1:3">
       <c r="A1517" t="s">
         <v>2474</v>
       </c>
       <c r="B1517">
-        <v>66115</v>
+        <v>66119</v>
       </c>
       <c r="C1517" t="s">
-        <v>2475</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="1518" spans="1:3">
       <c r="A1518" t="s">
-        <v>2476</v>
+        <v>2475</v>
       </c>
       <c r="B1518">
-        <v>66119</v>
+        <v>66121</v>
       </c>
       <c r="C1518" t="s">
-        <v>2475</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="1519" spans="1:3">
       <c r="A1519" t="s">
-        <v>2477</v>
+        <v>2476</v>
       </c>
       <c r="B1519">
-        <v>66119</v>
+        <v>66121</v>
       </c>
       <c r="C1519" t="s">
-        <v>2475</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="1520" spans="1:3">
       <c r="A1520" t="s">
-        <v>2478</v>
+        <v>2477</v>
       </c>
       <c r="B1520">
-        <v>66121</v>
+        <v>66130</v>
       </c>
       <c r="C1520" t="s">
-        <v>2475</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="1521" spans="1:3">
       <c r="A1521" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B1521">
+        <v>66265</v>
+      </c>
+      <c r="C1521" t="s">
         <v>2479</v>
-      </c>
-[...4 lines deleted...]
-        <v>2475</v>
       </c>
     </row>
     <row r="1522" spans="1:3">
       <c r="A1522" t="s">
         <v>2480</v>
       </c>
       <c r="B1522">
-        <v>66130</v>
+        <v>66280</v>
       </c>
       <c r="C1522" t="s">
-        <v>2475</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="1523" spans="1:3">
       <c r="A1523" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="B1523">
-        <v>66265</v>
+        <v>66287</v>
       </c>
       <c r="C1523" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="1524" spans="1:3">
       <c r="A1524" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="B1524">
-        <v>66280</v>
+        <v>66292</v>
       </c>
       <c r="C1524" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="1525" spans="1:3">
       <c r="A1525" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B1525">
+        <v>66292</v>
+      </c>
+      <c r="C1525" t="s">
         <v>2485</v>
-      </c>
-[...4 lines deleted...]
-        <v>2486</v>
       </c>
     </row>
     <row r="1526" spans="1:3">
       <c r="A1526" t="s">
         <v>2487</v>
       </c>
       <c r="B1526">
-        <v>66292</v>
+        <v>66333</v>
       </c>
       <c r="C1526" t="s">
         <v>2488</v>
       </c>
     </row>
     <row r="1527" spans="1:3">
       <c r="A1527" t="s">
         <v>2489</v>
       </c>
       <c r="B1527">
-        <v>66292</v>
+        <v>66333</v>
       </c>
       <c r="C1527" t="s">
         <v>2488</v>
       </c>
     </row>
     <row r="1528" spans="1:3">
       <c r="A1528" t="s">
         <v>2490</v>
       </c>
       <c r="B1528">
         <v>66333</v>
       </c>
       <c r="C1528" t="s">
         <v>2491</v>
       </c>
     </row>
     <row r="1529" spans="1:3">
       <c r="A1529" t="s">
         <v>2492</v>
       </c>
       <c r="B1529">
-        <v>66333</v>
+        <v>66386</v>
       </c>
       <c r="C1529" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="1530" spans="1:3">
       <c r="A1530" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B1530">
+        <v>66386</v>
+      </c>
+      <c r="C1530" t="s">
         <v>2493</v>
-      </c>
-[...4 lines deleted...]
-        <v>2494</v>
       </c>
     </row>
     <row r="1531" spans="1:3">
       <c r="A1531" t="s">
         <v>2495</v>
       </c>
       <c r="B1531">
         <v>66386</v>
       </c>
       <c r="C1531" t="s">
-        <v>2496</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B1532">
+        <v>66424</v>
+      </c>
+      <c r="C1532" t="s">
         <v>2497</v>
-      </c>
-[...4 lines deleted...]
-        <v>2496</v>
       </c>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" t="s">
         <v>2498</v>
       </c>
       <c r="B1533">
-        <v>66386</v>
+        <v>66440</v>
       </c>
       <c r="C1533" t="s">
-        <v>2496</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="B1534">
-        <v>66424</v>
+        <v>66440</v>
       </c>
       <c r="C1534" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="1535" spans="1:3">
       <c r="A1535" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="B1535">
-        <v>66440</v>
+        <v>66459</v>
       </c>
       <c r="C1535" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="1536" spans="1:3">
       <c r="A1536" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="B1536">
-        <v>66440</v>
+        <v>66482</v>
       </c>
       <c r="C1536" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="1537" spans="1:3">
       <c r="A1537" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B1537">
+        <v>66482</v>
+      </c>
+      <c r="C1537" t="s">
         <v>2505</v>
-      </c>
-[...4 lines deleted...]
-        <v>2506</v>
       </c>
     </row>
     <row r="1538" spans="1:3">
       <c r="A1538" t="s">
         <v>2507</v>
       </c>
       <c r="B1538">
-        <v>66482</v>
+        <v>66538</v>
       </c>
       <c r="C1538" t="s">
         <v>2508</v>
       </c>
     </row>
     <row r="1539" spans="1:3">
       <c r="A1539" t="s">
         <v>2509</v>
       </c>
       <c r="B1539">
-        <v>66482</v>
+        <v>66557</v>
       </c>
       <c r="C1539" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="1540" spans="1:3">
       <c r="A1540" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="B1540">
-        <v>66538</v>
+        <v>66578</v>
       </c>
       <c r="C1540" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="1541" spans="1:3">
       <c r="A1541" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="B1541">
-        <v>66557</v>
+        <v>66583</v>
       </c>
       <c r="C1541" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="1542" spans="1:3">
       <c r="A1542" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B1542">
+        <v>66583</v>
+      </c>
+      <c r="C1542" t="s">
         <v>2514</v>
-      </c>
-[...4 lines deleted...]
-        <v>2515</v>
       </c>
     </row>
     <row r="1543" spans="1:3">
       <c r="A1543" t="s">
         <v>2516</v>
       </c>
       <c r="B1543">
-        <v>66583</v>
+        <v>66589</v>
       </c>
       <c r="C1543" t="s">
         <v>2517</v>
       </c>
     </row>
     <row r="1544" spans="1:3">
       <c r="A1544" t="s">
         <v>2518</v>
       </c>
       <c r="B1544">
-        <v>66583</v>
+        <v>66606</v>
       </c>
       <c r="C1544" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="1545" spans="1:3">
       <c r="A1545" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="B1545">
-        <v>66589</v>
+        <v>66629</v>
       </c>
       <c r="C1545" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="1546" spans="1:3">
       <c r="A1546" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="B1546">
-        <v>66606</v>
+        <v>66646</v>
       </c>
       <c r="C1546" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="1547" spans="1:3">
       <c r="A1547" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="B1547">
-        <v>66629</v>
+        <v>66679</v>
       </c>
       <c r="C1547" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="1548" spans="1:3">
       <c r="A1548" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="B1548">
-        <v>66646</v>
+        <v>66687</v>
       </c>
       <c r="C1548" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="1549" spans="1:3">
       <c r="A1549" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="B1549">
-        <v>66679</v>
+        <v>66693</v>
       </c>
       <c r="C1549" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="1550" spans="1:3">
       <c r="A1550" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="B1550">
-        <v>66687</v>
+        <v>66701</v>
       </c>
       <c r="C1550" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="1551" spans="1:3">
       <c r="A1551" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="B1551">
-        <v>66693</v>
+        <v>66740</v>
       </c>
       <c r="C1551" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="1552" spans="1:3">
       <c r="A1552" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B1552">
+        <v>66740</v>
+      </c>
+      <c r="C1552" t="s">
         <v>2533</v>
-      </c>
-[...4 lines deleted...]
-        <v>2534</v>
       </c>
     </row>
     <row r="1553" spans="1:3">
       <c r="A1553" t="s">
         <v>2535</v>
       </c>
       <c r="B1553">
-        <v>66740</v>
+        <v>66763</v>
       </c>
       <c r="C1553" t="s">
         <v>2536</v>
       </c>
     </row>
     <row r="1554" spans="1:3">
       <c r="A1554" t="s">
         <v>2537</v>
       </c>
       <c r="B1554">
-        <v>66740</v>
+        <v>66780</v>
       </c>
       <c r="C1554" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="1555" spans="1:3">
       <c r="A1555" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="B1555">
-        <v>66763</v>
+        <v>66802</v>
       </c>
       <c r="C1555" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="1556" spans="1:3">
       <c r="A1556" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="B1556">
-        <v>66780</v>
+        <v>66822</v>
       </c>
       <c r="C1556" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="1557" spans="1:3">
       <c r="A1557" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="B1557">
-        <v>66802</v>
+        <v>66839</v>
       </c>
       <c r="C1557" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="1558" spans="1:3">
       <c r="A1558" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B1558">
+        <v>66839</v>
+      </c>
+      <c r="C1558" t="s">
         <v>2544</v>
-      </c>
-[...4 lines deleted...]
-        <v>2545</v>
       </c>
     </row>
     <row r="1559" spans="1:3">
       <c r="A1559" t="s">
         <v>2546</v>
       </c>
       <c r="B1559">
-        <v>66839</v>
+        <v>66849</v>
       </c>
       <c r="C1559" t="s">
         <v>2547</v>
       </c>
     </row>
     <row r="1560" spans="1:3">
       <c r="A1560" t="s">
         <v>2548</v>
       </c>
       <c r="B1560">
-        <v>66839</v>
+        <v>66869</v>
       </c>
       <c r="C1560" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="1561" spans="1:3">
       <c r="A1561" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="B1561">
-        <v>66849</v>
+        <v>66871</v>
       </c>
       <c r="C1561" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="1562" spans="1:3">
       <c r="A1562" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="B1562">
-        <v>66869</v>
+        <v>66892</v>
       </c>
       <c r="C1562" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="1563" spans="1:3">
       <c r="A1563" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="B1563">
-        <v>66871</v>
+        <v>66914</v>
       </c>
       <c r="C1563" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="1564" spans="1:3">
       <c r="A1564" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="B1564">
-        <v>66892</v>
+        <v>66954</v>
       </c>
       <c r="C1564" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="1565" spans="1:3">
       <c r="A1565" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="B1565">
-        <v>66914</v>
+        <v>67059</v>
       </c>
       <c r="C1565" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="1566" spans="1:3">
       <c r="A1566" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B1566">
+        <v>67063</v>
+      </c>
+      <c r="C1566" t="s">
         <v>2559</v>
-      </c>
-[...4 lines deleted...]
-        <v>2560</v>
       </c>
     </row>
     <row r="1567" spans="1:3">
       <c r="A1567" t="s">
         <v>2561</v>
       </c>
       <c r="B1567">
-        <v>67059</v>
+        <v>67065</v>
       </c>
       <c r="C1567" t="s">
-        <v>2562</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="1568" spans="1:3">
       <c r="A1568" t="s">
-        <v>2563</v>
+        <v>2562</v>
       </c>
       <c r="B1568">
-        <v>67063</v>
+        <v>67065</v>
       </c>
       <c r="C1568" t="s">
-        <v>2562</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="1569" spans="1:3">
       <c r="A1569" t="s">
-        <v>2564</v>
+        <v>2563</v>
       </c>
       <c r="B1569">
-        <v>67065</v>
+        <v>67069</v>
       </c>
       <c r="C1569" t="s">
-        <v>2562</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="1570" spans="1:3">
       <c r="A1570" t="s">
-        <v>2565</v>
+        <v>2564</v>
       </c>
       <c r="B1570">
-        <v>67065</v>
+        <v>67071</v>
       </c>
       <c r="C1570" t="s">
-        <v>2562</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="1571" spans="1:3">
       <c r="A1571" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B1571">
+        <v>67098</v>
+      </c>
+      <c r="C1571" t="s">
         <v>2566</v>
-      </c>
-[...4 lines deleted...]
-        <v>2562</v>
       </c>
     </row>
     <row r="1572" spans="1:3">
       <c r="A1572" t="s">
         <v>2567</v>
       </c>
       <c r="B1572">
-        <v>67071</v>
+        <v>67117</v>
       </c>
       <c r="C1572" t="s">
-        <v>2562</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="1573" spans="1:3">
       <c r="A1573" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="B1573">
-        <v>67098</v>
+        <v>67122</v>
       </c>
       <c r="C1573" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="1574" spans="1:3">
       <c r="A1574" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="B1574">
-        <v>67117</v>
+        <v>67227</v>
       </c>
       <c r="C1574" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="1575" spans="1:3">
       <c r="A1575" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="B1575">
-        <v>67122</v>
+        <v>67245</v>
       </c>
       <c r="C1575" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="1576" spans="1:3">
       <c r="A1576" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="B1576">
-        <v>67227</v>
+        <v>67269</v>
       </c>
       <c r="C1576" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="1577" spans="1:3">
       <c r="A1577" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="B1577">
-        <v>67245</v>
+        <v>67278</v>
       </c>
       <c r="C1577" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="1578" spans="1:3">
       <c r="A1578" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="B1578">
-        <v>67269</v>
+        <v>67292</v>
       </c>
       <c r="C1578" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="1579" spans="1:3">
       <c r="A1579" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="B1579">
-        <v>67278</v>
+        <v>67346</v>
       </c>
       <c r="C1579" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="1580" spans="1:3">
       <c r="A1580" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B1580">
+        <v>67346</v>
+      </c>
+      <c r="C1580" t="s">
         <v>2582</v>
-      </c>
-[...4 lines deleted...]
-        <v>2583</v>
       </c>
     </row>
     <row r="1581" spans="1:3">
       <c r="A1581" t="s">
         <v>2584</v>
       </c>
       <c r="B1581">
         <v>67346</v>
       </c>
       <c r="C1581" t="s">
-        <v>2585</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="1582" spans="1:3">
       <c r="A1582" t="s">
-        <v>2586</v>
+        <v>2585</v>
       </c>
       <c r="B1582">
         <v>67346</v>
       </c>
       <c r="C1582" t="s">
-        <v>2585</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="1583" spans="1:3">
       <c r="A1583" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B1583">
+        <v>67365</v>
+      </c>
+      <c r="C1583" t="s">
         <v>2587</v>
-      </c>
-[...4 lines deleted...]
-        <v>2585</v>
       </c>
     </row>
     <row r="1584" spans="1:3">
       <c r="A1584" t="s">
         <v>2588</v>
       </c>
       <c r="B1584">
-        <v>67346</v>
+        <v>67433</v>
       </c>
       <c r="C1584" t="s">
-        <v>2585</v>
+        <v>317</v>
       </c>
     </row>
     <row r="1585" spans="1:3">
       <c r="A1585" t="s">
         <v>2589</v>
       </c>
       <c r="B1585">
-        <v>67365</v>
+        <v>67487</v>
       </c>
       <c r="C1585" t="s">
         <v>2590</v>
       </c>
     </row>
     <row r="1586" spans="1:3">
       <c r="A1586" t="s">
         <v>2591</v>
       </c>
       <c r="B1586">
-        <v>67433</v>
+        <v>67547</v>
       </c>
       <c r="C1586" t="s">
-        <v>317</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="1587" spans="1:3">
       <c r="A1587" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B1587">
+        <v>67549</v>
+      </c>
+      <c r="C1587" t="s">
         <v>2592</v>
-      </c>
-[...4 lines deleted...]
-        <v>2593</v>
       </c>
     </row>
     <row r="1588" spans="1:3">
       <c r="A1588" t="s">
         <v>2594</v>
       </c>
       <c r="B1588">
-        <v>67547</v>
+        <v>67549</v>
       </c>
       <c r="C1588" t="s">
-        <v>2595</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="1589" spans="1:3">
       <c r="A1589" t="s">
-        <v>2596</v>
+        <v>2595</v>
       </c>
       <c r="B1589">
         <v>67549</v>
       </c>
       <c r="C1589" t="s">
-        <v>2595</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="1590" spans="1:3">
       <c r="A1590" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B1590">
+        <v>67551</v>
+      </c>
+      <c r="C1590" t="s">
         <v>2597</v>
-      </c>
-[...4 lines deleted...]
-        <v>2595</v>
       </c>
     </row>
     <row r="1591" spans="1:3">
       <c r="A1591" t="s">
         <v>2598</v>
       </c>
       <c r="B1591">
-        <v>67549</v>
+        <v>67574</v>
       </c>
       <c r="C1591" t="s">
-        <v>2595</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="1592" spans="1:3">
       <c r="A1592" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="B1592">
-        <v>67551</v>
+        <v>67657</v>
       </c>
       <c r="C1592" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="1593" spans="1:3">
       <c r="A1593" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B1593">
+        <v>67661</v>
+      </c>
+      <c r="C1593" t="s">
         <v>2601</v>
-      </c>
-[...4 lines deleted...]
-        <v>2602</v>
       </c>
     </row>
     <row r="1594" spans="1:3">
       <c r="A1594" t="s">
         <v>2603</v>
       </c>
       <c r="B1594">
-        <v>67657</v>
+        <v>67663</v>
       </c>
       <c r="C1594" t="s">
-        <v>2604</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="1595" spans="1:3">
       <c r="A1595" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B1595">
+        <v>67677</v>
+      </c>
+      <c r="C1595" t="s">
         <v>2605</v>
-      </c>
-[...4 lines deleted...]
-        <v>2604</v>
       </c>
     </row>
     <row r="1596" spans="1:3">
       <c r="A1596" t="s">
         <v>2606</v>
       </c>
       <c r="B1596">
-        <v>67663</v>
+        <v>67685</v>
       </c>
       <c r="C1596" t="s">
-        <v>2604</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="1597" spans="1:3">
       <c r="A1597" t="s">
-        <v>2607</v>
+        <v>2330</v>
       </c>
       <c r="B1597">
-        <v>67677</v>
+        <v>67697</v>
       </c>
       <c r="C1597" t="s">
         <v>2608</v>
       </c>
     </row>
     <row r="1598" spans="1:3">
       <c r="A1598" t="s">
         <v>2609</v>
       </c>
       <c r="B1598">
-        <v>67685</v>
+        <v>67714</v>
       </c>
       <c r="C1598" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="1599" spans="1:3">
       <c r="A1599" t="s">
-        <v>2333</v>
+        <v>2611</v>
       </c>
       <c r="B1599">
-        <v>67697</v>
+        <v>67731</v>
       </c>
       <c r="C1599" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="1600" spans="1:3">
       <c r="A1600" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="B1600">
-        <v>67714</v>
+        <v>67734</v>
       </c>
       <c r="C1600" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="1601" spans="1:3">
       <c r="A1601" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="B1601">
-        <v>67731</v>
+        <v>67742</v>
       </c>
       <c r="C1601" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="1602" spans="1:3">
       <c r="A1602" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="B1602">
-        <v>67734</v>
+        <v>67806</v>
       </c>
       <c r="C1602" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="1603" spans="1:3">
       <c r="A1603" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="B1603">
-        <v>67742</v>
+        <v>67816</v>
       </c>
       <c r="C1603" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="1604" spans="1:3">
       <c r="A1604" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="B1604">
-        <v>67806</v>
+        <v>67823</v>
       </c>
       <c r="C1604" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="1605" spans="1:3">
       <c r="A1605" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="B1605">
-        <v>67816</v>
+        <v>68159</v>
       </c>
       <c r="C1605" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1606" spans="1:3">
       <c r="A1606" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B1606">
+        <v>68165</v>
+      </c>
+      <c r="C1606" t="s">
         <v>2624</v>
-      </c>
-[...4 lines deleted...]
-        <v>2625</v>
       </c>
     </row>
     <row r="1607" spans="1:3">
       <c r="A1607" t="s">
         <v>2626</v>
       </c>
       <c r="B1607">
-        <v>68159</v>
+        <v>68167</v>
       </c>
       <c r="C1607" t="s">
-        <v>2627</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1608" spans="1:3">
       <c r="A1608" t="s">
-        <v>2628</v>
+        <v>2627</v>
       </c>
       <c r="B1608">
-        <v>68165</v>
+        <v>68169</v>
       </c>
       <c r="C1608" t="s">
-        <v>2627</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1609" spans="1:3">
       <c r="A1609" t="s">
-        <v>2629</v>
+        <v>2628</v>
       </c>
       <c r="B1609">
-        <v>68167</v>
+        <v>68219</v>
       </c>
       <c r="C1609" t="s">
-        <v>2627</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1610" spans="1:3">
       <c r="A1610" t="s">
-        <v>2630</v>
+        <v>2629</v>
       </c>
       <c r="B1610">
-        <v>68169</v>
+        <v>68307</v>
       </c>
       <c r="C1610" t="s">
-        <v>2627</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1611" spans="1:3">
       <c r="A1611" t="s">
-        <v>2631</v>
+        <v>2630</v>
       </c>
       <c r="B1611">
-        <v>68219</v>
+        <v>68309</v>
       </c>
       <c r="C1611" t="s">
-        <v>2627</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1612" spans="1:3">
       <c r="A1612" t="s">
-        <v>2632</v>
+        <v>2631</v>
       </c>
       <c r="B1612">
-        <v>68307</v>
+        <v>68309</v>
       </c>
       <c r="C1612" t="s">
-        <v>2627</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1613" spans="1:3">
       <c r="A1613" t="s">
-        <v>2633</v>
+        <v>2632</v>
       </c>
       <c r="B1613">
         <v>68309</v>
       </c>
       <c r="C1613" t="s">
-        <v>2627</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1614" spans="1:3">
       <c r="A1614" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B1614">
+        <v>68519</v>
+      </c>
+      <c r="C1614" t="s">
         <v>2634</v>
-      </c>
-[...4 lines deleted...]
-        <v>2627</v>
       </c>
     </row>
     <row r="1615" spans="1:3">
       <c r="A1615" t="s">
         <v>2635</v>
       </c>
       <c r="B1615">
-        <v>68309</v>
+        <v>68642</v>
       </c>
       <c r="C1615" t="s">
-        <v>2627</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="B1616">
-        <v>68519</v>
+        <v>68723</v>
       </c>
       <c r="C1616" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="B1617">
-        <v>68535</v>
+        <v>68766</v>
       </c>
       <c r="C1617" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="1618" spans="1:3">
       <c r="A1618" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B1618">
+        <v>68766</v>
+      </c>
+      <c r="C1618" t="s">
         <v>2640</v>
-      </c>
-[...4 lines deleted...]
-        <v>2641</v>
       </c>
     </row>
     <row r="1619" spans="1:3">
       <c r="A1619" t="s">
         <v>2642</v>
       </c>
       <c r="B1619">
-        <v>68723</v>
+        <v>68794</v>
       </c>
       <c r="C1619" t="s">
         <v>2643</v>
       </c>
     </row>
     <row r="1620" spans="1:3">
       <c r="A1620" t="s">
         <v>2644</v>
       </c>
       <c r="B1620">
-        <v>68766</v>
+        <v>69115</v>
       </c>
       <c r="C1620" t="s">
         <v>2645</v>
       </c>
     </row>
     <row r="1621" spans="1:3">
       <c r="A1621" t="s">
         <v>2646</v>
       </c>
       <c r="B1621">
-        <v>68766</v>
+        <v>69123</v>
       </c>
       <c r="C1621" t="s">
         <v>2645</v>
       </c>
     </row>
     <row r="1622" spans="1:3">
       <c r="A1622" t="s">
         <v>2647</v>
       </c>
       <c r="B1622">
-        <v>68794</v>
+        <v>69126</v>
       </c>
       <c r="C1622" t="s">
-        <v>2648</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="1623" spans="1:3">
       <c r="A1623" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B1623">
+        <v>69151</v>
+      </c>
+      <c r="C1623" t="s">
         <v>2649</v>
-      </c>
-[...4 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="1624" spans="1:3">
       <c r="A1624" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B1624">
+        <v>69168</v>
+      </c>
+      <c r="C1624" t="s">
         <v>2651</v>
-      </c>
-[...4 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="1625" spans="1:3">
       <c r="A1625" t="s">
         <v>2652</v>
       </c>
       <c r="B1625">
-        <v>69126</v>
+        <v>69198</v>
       </c>
       <c r="C1625" t="s">
-        <v>2650</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="1626" spans="1:3">
       <c r="A1626" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="B1626">
-        <v>69151</v>
+        <v>69207</v>
       </c>
       <c r="C1626" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="1627" spans="1:3">
       <c r="A1627" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="B1627">
-        <v>69168</v>
+        <v>69242</v>
       </c>
       <c r="C1627" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="B1628">
-        <v>69198</v>
+        <v>69427</v>
       </c>
       <c r="C1628" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="B1629">
-        <v>69207</v>
+        <v>69469</v>
       </c>
       <c r="C1629" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="1630" spans="1:3">
       <c r="A1630" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="B1630">
-        <v>69242</v>
+        <v>69483</v>
       </c>
       <c r="C1630" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="B1631">
-        <v>69427</v>
+        <v>69488</v>
       </c>
       <c r="C1631" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="B1632">
-        <v>69469</v>
+        <v>70190</v>
       </c>
       <c r="C1632" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B1633">
+        <v>70327</v>
+      </c>
+      <c r="C1633" t="s">
         <v>2667</v>
-      </c>
-[...4 lines deleted...]
-        <v>2668</v>
       </c>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" t="s">
         <v>2669</v>
       </c>
       <c r="B1634">
-        <v>69488</v>
+        <v>70372</v>
       </c>
       <c r="C1634" t="s">
-        <v>2670</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" t="s">
-        <v>2671</v>
+        <v>2670</v>
       </c>
       <c r="B1635">
-        <v>70190</v>
+        <v>70374</v>
       </c>
       <c r="C1635" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" t="s">
-        <v>2673</v>
+        <v>2671</v>
       </c>
       <c r="B1636">
-        <v>70327</v>
+        <v>70376</v>
       </c>
       <c r="C1636" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" t="s">
-        <v>2674</v>
+        <v>2672</v>
       </c>
       <c r="B1637">
-        <v>70372</v>
+        <v>70469</v>
       </c>
       <c r="C1637" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" t="s">
-        <v>2675</v>
+        <v>2673</v>
       </c>
       <c r="B1638">
-        <v>70374</v>
+        <v>70469</v>
       </c>
       <c r="C1638" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" t="s">
-        <v>2676</v>
+        <v>2674</v>
       </c>
       <c r="B1639">
-        <v>70376</v>
+        <v>70469</v>
       </c>
       <c r="C1639" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" t="s">
-        <v>2677</v>
+        <v>2675</v>
       </c>
       <c r="B1640">
-        <v>70469</v>
+        <v>70499</v>
       </c>
       <c r="C1640" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1641" spans="1:3">
       <c r="A1641" t="s">
-        <v>2678</v>
+        <v>2676</v>
       </c>
       <c r="B1641">
-        <v>70469</v>
+        <v>70563</v>
       </c>
       <c r="C1641" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1642" spans="1:3">
       <c r="A1642" t="s">
-        <v>2679</v>
+        <v>2677</v>
       </c>
       <c r="B1642">
-        <v>70469</v>
+        <v>70567</v>
       </c>
       <c r="C1642" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1643" spans="1:3">
       <c r="A1643" t="s">
-        <v>2680</v>
+        <v>2678</v>
       </c>
       <c r="B1643">
-        <v>70499</v>
+        <v>70619</v>
       </c>
       <c r="C1643" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1644" spans="1:3">
       <c r="A1644" t="s">
-        <v>2681</v>
+        <v>2679</v>
       </c>
       <c r="B1644">
-        <v>70563</v>
+        <v>70771</v>
       </c>
       <c r="C1644" t="s">
-        <v>2672</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="1645" spans="1:3">
       <c r="A1645" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B1645">
+        <v>70794</v>
+      </c>
+      <c r="C1645" t="s">
         <v>2682</v>
-      </c>
-[...4 lines deleted...]
-        <v>2672</v>
       </c>
     </row>
     <row r="1646" spans="1:3">
       <c r="A1646" t="s">
         <v>2683</v>
       </c>
       <c r="B1646">
-        <v>70619</v>
+        <v>70806</v>
       </c>
       <c r="C1646" t="s">
-        <v>2672</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="1647" spans="1:3">
       <c r="A1647" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="B1647">
-        <v>70771</v>
+        <v>70825</v>
       </c>
       <c r="C1647" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="1648" spans="1:3">
       <c r="A1648" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="B1648">
-        <v>70794</v>
+        <v>70839</v>
       </c>
       <c r="C1648" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="1649" spans="1:3">
       <c r="A1649" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="B1649">
-        <v>70806</v>
+        <v>71034</v>
       </c>
       <c r="C1649" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="1650" spans="1:3">
       <c r="A1650" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="B1650">
-        <v>70825</v>
+        <v>71065</v>
       </c>
       <c r="C1650" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="1651" spans="1:3">
       <c r="A1651" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B1651">
+        <v>71067</v>
+      </c>
+      <c r="C1651" t="s">
         <v>2692</v>
-      </c>
-[...4 lines deleted...]
-        <v>2693</v>
       </c>
     </row>
     <row r="1652" spans="1:3">
       <c r="A1652" t="s">
         <v>2694</v>
       </c>
       <c r="B1652">
-        <v>71034</v>
+        <v>71083</v>
       </c>
       <c r="C1652" t="s">
         <v>2695</v>
       </c>
     </row>
     <row r="1653" spans="1:3">
       <c r="A1653" t="s">
         <v>2696</v>
       </c>
       <c r="B1653">
-        <v>71065</v>
+        <v>71088</v>
       </c>
       <c r="C1653" t="s">
         <v>2697</v>
       </c>
     </row>
     <row r="1654" spans="1:3">
       <c r="A1654" t="s">
         <v>2698</v>
       </c>
       <c r="B1654">
-        <v>71067</v>
+        <v>71106</v>
       </c>
       <c r="C1654" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
       <c r="B1655">
-        <v>71083</v>
+        <v>71149</v>
       </c>
       <c r="C1655" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="1656" spans="1:3">
       <c r="A1656" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="B1656">
-        <v>71088</v>
+        <v>71254</v>
       </c>
       <c r="C1656" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="1657" spans="1:3">
       <c r="A1657" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="B1657">
-        <v>71106</v>
+        <v>71272</v>
       </c>
       <c r="C1657" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="1658" spans="1:3">
       <c r="A1658" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="B1658">
-        <v>71149</v>
+        <v>71282</v>
       </c>
       <c r="C1658" t="s">
-        <v>2706</v>
+        <v>981</v>
       </c>
     </row>
     <row r="1659" spans="1:3">
       <c r="A1659" t="s">
         <v>2707</v>
       </c>
       <c r="B1659">
-        <v>71254</v>
+        <v>71332</v>
       </c>
       <c r="C1659" t="s">
         <v>2708</v>
       </c>
     </row>
     <row r="1660" spans="1:3">
       <c r="A1660" t="s">
         <v>2709</v>
       </c>
       <c r="B1660">
-        <v>71272</v>
+        <v>71384</v>
       </c>
       <c r="C1660" t="s">
         <v>2710</v>
       </c>
     </row>
     <row r="1661" spans="1:3">
       <c r="A1661" t="s">
         <v>2711</v>
       </c>
       <c r="B1661">
-        <v>71282</v>
+        <v>71522</v>
       </c>
       <c r="C1661" t="s">
-        <v>981</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="1662" spans="1:3">
       <c r="A1662" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B1662">
+        <v>71522</v>
+      </c>
+      <c r="C1662" t="s">
         <v>2712</v>
-      </c>
-[...4 lines deleted...]
-        <v>2713</v>
       </c>
     </row>
     <row r="1663" spans="1:3">
       <c r="A1663" t="s">
         <v>2714</v>
       </c>
       <c r="B1663">
-        <v>71384</v>
+        <v>71543</v>
       </c>
       <c r="C1663" t="s">
         <v>2715</v>
       </c>
     </row>
     <row r="1664" spans="1:3">
       <c r="A1664" t="s">
         <v>2716</v>
       </c>
       <c r="B1664">
-        <v>71522</v>
+        <v>71560</v>
       </c>
       <c r="C1664" t="s">
-        <v>2717</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="1665" spans="1:3">
       <c r="A1665" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B1665">
+        <v>71636</v>
+      </c>
+      <c r="C1665" t="s">
         <v>2718</v>
-      </c>
-[...4 lines deleted...]
-        <v>2717</v>
       </c>
     </row>
     <row r="1666" spans="1:3">
       <c r="A1666" t="s">
         <v>2719</v>
       </c>
       <c r="B1666">
-        <v>71543</v>
+        <v>71638</v>
       </c>
       <c r="C1666" t="s">
-        <v>2720</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="1667" spans="1:3">
       <c r="A1667" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B1667">
+        <v>71665</v>
+      </c>
+      <c r="C1667" t="s">
         <v>2721</v>
-      </c>
-[...4 lines deleted...]
-        <v>2484</v>
       </c>
     </row>
     <row r="1668" spans="1:3">
       <c r="A1668" t="s">
         <v>2722</v>
       </c>
       <c r="B1668">
-        <v>71636</v>
+        <v>71686</v>
       </c>
       <c r="C1668" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="1669" spans="1:3">
       <c r="A1669" t="s">
         <v>2724</v>
       </c>
       <c r="B1669">
-        <v>71638</v>
+        <v>71696</v>
       </c>
       <c r="C1669" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="1670" spans="1:3">
       <c r="A1670" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="B1670">
-        <v>71665</v>
+        <v>71706</v>
       </c>
       <c r="C1670" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="1671" spans="1:3">
       <c r="A1671" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="B1671">
-        <v>71686</v>
+        <v>71711</v>
       </c>
       <c r="C1671" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="1672" spans="1:3">
       <c r="A1672" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="B1672">
-        <v>71696</v>
+        <v>71717</v>
       </c>
       <c r="C1672" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="1673" spans="1:3">
       <c r="A1673" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="B1673">
-        <v>71706</v>
+        <v>71729</v>
       </c>
       <c r="C1673" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="1674" spans="1:3">
       <c r="A1674" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="B1674">
-        <v>71711</v>
+        <v>72072</v>
       </c>
       <c r="C1674" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="1675" spans="1:3">
       <c r="A1675" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="B1675">
-        <v>71717</v>
+        <v>72108</v>
       </c>
       <c r="C1675" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="1676" spans="1:3">
       <c r="A1676" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="B1676">
-        <v>71729</v>
+        <v>72108</v>
       </c>
       <c r="C1676" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="1677" spans="1:3">
       <c r="A1677" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
       <c r="B1677">
-        <v>72072</v>
+        <v>72160</v>
       </c>
       <c r="C1677" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="1678" spans="1:3">
       <c r="A1678" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="B1678">
-        <v>72108</v>
+        <v>72172</v>
       </c>
       <c r="C1678" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="B1679">
-        <v>72108</v>
+        <v>72202</v>
       </c>
       <c r="C1679" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="B1680">
-        <v>72160</v>
+        <v>72336</v>
       </c>
       <c r="C1680" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="B1681">
-        <v>72172</v>
+        <v>72359</v>
       </c>
       <c r="C1681" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="B1682">
-        <v>72202</v>
+        <v>72379</v>
       </c>
       <c r="C1682" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="B1683">
-        <v>72336</v>
+        <v>72393</v>
       </c>
       <c r="C1683" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" t="s">
-        <v>2753</v>
+        <v>2399</v>
       </c>
       <c r="B1684">
-        <v>72359</v>
+        <v>72411</v>
       </c>
       <c r="C1684" t="s">
         <v>2754</v>
       </c>
     </row>
     <row r="1685" spans="1:3">
       <c r="A1685" t="s">
         <v>2755</v>
       </c>
       <c r="B1685">
-        <v>72379</v>
+        <v>72458</v>
       </c>
       <c r="C1685" t="s">
         <v>2756</v>
       </c>
     </row>
     <row r="1686" spans="1:3">
       <c r="A1686" t="s">
         <v>2757</v>
       </c>
       <c r="B1686">
-        <v>72393</v>
+        <v>72488</v>
       </c>
       <c r="C1686" t="s">
         <v>2758</v>
       </c>
     </row>
     <row r="1687" spans="1:3">
       <c r="A1687" t="s">
-        <v>2402</v>
+        <v>2759</v>
       </c>
       <c r="B1687">
-        <v>72411</v>
+        <v>72501</v>
       </c>
       <c r="C1687" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="1688" spans="1:3">
       <c r="A1688" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="B1688">
-        <v>72458</v>
+        <v>72622</v>
       </c>
       <c r="C1688" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="B1689">
-        <v>72488</v>
+        <v>72636</v>
       </c>
       <c r="C1689" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="B1690">
-        <v>72501</v>
+        <v>72649</v>
       </c>
       <c r="C1690" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="B1691">
-        <v>72622</v>
+        <v>72760</v>
       </c>
       <c r="C1691" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="1692" spans="1:3">
       <c r="A1692" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B1692">
+        <v>72764</v>
+      </c>
+      <c r="C1692" t="s">
         <v>2768</v>
-      </c>
-[...4 lines deleted...]
-        <v>2769</v>
       </c>
     </row>
     <row r="1693" spans="1:3">
       <c r="A1693" t="s">
         <v>2770</v>
       </c>
       <c r="B1693">
-        <v>72649</v>
+        <v>72793</v>
       </c>
       <c r="C1693" t="s">
         <v>2771</v>
       </c>
     </row>
     <row r="1694" spans="1:3">
       <c r="A1694" t="s">
         <v>2772</v>
       </c>
       <c r="B1694">
-        <v>72760</v>
+        <v>72829</v>
       </c>
       <c r="C1694" t="s">
         <v>2773</v>
       </c>
     </row>
     <row r="1695" spans="1:3">
       <c r="A1695" t="s">
         <v>2774</v>
       </c>
       <c r="B1695">
-        <v>72764</v>
+        <v>73033</v>
       </c>
       <c r="C1695" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B1696">
+        <v>73033</v>
+      </c>
+      <c r="C1696" t="s">
         <v>2775</v>
-      </c>
-[...4 lines deleted...]
-        <v>2776</v>
       </c>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" t="s">
         <v>2777</v>
       </c>
       <c r="B1697">
-        <v>72829</v>
+        <v>73037</v>
       </c>
       <c r="C1697" t="s">
-        <v>2778</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B1698">
+        <v>73054</v>
+      </c>
+      <c r="C1698" t="s">
         <v>2779</v>
-      </c>
-[...4 lines deleted...]
-        <v>2780</v>
       </c>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B1699">
+        <v>73061</v>
+      </c>
+      <c r="C1699" t="s">
         <v>2781</v>
-      </c>
-[...4 lines deleted...]
-        <v>2780</v>
       </c>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" t="s">
         <v>2782</v>
       </c>
       <c r="B1700">
-        <v>73037</v>
+        <v>73066</v>
       </c>
       <c r="C1700" t="s">
-        <v>2780</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="B1701">
-        <v>73054</v>
+        <v>73072</v>
       </c>
       <c r="C1701" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="B1702">
-        <v>73061</v>
+        <v>73230</v>
       </c>
       <c r="C1702" t="s">
-        <v>2786</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" t="s">
         <v>2787</v>
       </c>
       <c r="B1703">
-        <v>73066</v>
+        <v>73257</v>
       </c>
       <c r="C1703" t="s">
         <v>2788</v>
       </c>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" t="s">
         <v>2789</v>
       </c>
       <c r="B1704">
-        <v>73072</v>
+        <v>73312</v>
       </c>
       <c r="C1704" t="s">
         <v>2790</v>
       </c>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" t="s">
         <v>2791</v>
       </c>
       <c r="B1705">
-        <v>73230</v>
+        <v>73342</v>
       </c>
       <c r="C1705" t="s">
-        <v>1243</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="1706" spans="1:3">
       <c r="A1706" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="B1706">
-        <v>73257</v>
+        <v>73430</v>
       </c>
       <c r="C1706" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="B1707">
-        <v>73312</v>
+        <v>73434</v>
       </c>
       <c r="C1707" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="B1708">
-        <v>73342</v>
+        <v>73447</v>
       </c>
       <c r="C1708" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="B1709">
-        <v>73430</v>
+        <v>73450</v>
       </c>
       <c r="C1709" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="B1710">
-        <v>73434</v>
+        <v>73525</v>
       </c>
       <c r="C1710" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B1711">
+        <v>73527</v>
+      </c>
+      <c r="C1711" t="s">
         <v>2802</v>
-      </c>
-[...4 lines deleted...]
-        <v>2803</v>
       </c>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B1712">
+        <v>73563</v>
+      </c>
+      <c r="C1712" t="s">
         <v>2804</v>
-      </c>
-[...4 lines deleted...]
-        <v>2805</v>
       </c>
     </row>
     <row r="1713" spans="1:3">
       <c r="A1713" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B1713">
+        <v>73614</v>
+      </c>
+      <c r="C1713" t="s">
         <v>2806</v>
-      </c>
-[...4 lines deleted...]
-        <v>2807</v>
       </c>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" t="s">
-        <v>2808</v>
+        <v>2807</v>
       </c>
       <c r="B1714">
-        <v>73527</v>
+        <v>73614</v>
       </c>
       <c r="C1714" t="s">
-        <v>2807</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" t="s">
-        <v>1762</v>
+        <v>2808</v>
       </c>
       <c r="B1715">
-        <v>73563</v>
+        <v>73650</v>
       </c>
       <c r="C1715" t="s">
         <v>2809</v>
       </c>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" t="s">
         <v>2810</v>
       </c>
       <c r="B1716">
-        <v>73614</v>
+        <v>73655</v>
       </c>
       <c r="C1716" t="s">
         <v>2811</v>
       </c>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" t="s">
         <v>2812</v>
       </c>
       <c r="B1717">
-        <v>73614</v>
+        <v>73660</v>
       </c>
       <c r="C1717" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="1718" spans="1:3">
       <c r="A1718" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="B1718">
-        <v>73650</v>
+        <v>73732</v>
       </c>
       <c r="C1718" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="1719" spans="1:3">
       <c r="A1719" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
       <c r="B1719">
-        <v>73655</v>
+        <v>73765</v>
       </c>
       <c r="C1719" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" t="s">
-        <v>2817</v>
+        <v>1612</v>
       </c>
       <c r="B1720">
-        <v>73660</v>
+        <v>73770</v>
       </c>
       <c r="C1720" t="s">
         <v>2818</v>
       </c>
     </row>
     <row r="1721" spans="1:3">
       <c r="A1721" t="s">
         <v>2819</v>
       </c>
       <c r="B1721">
-        <v>73732</v>
+        <v>73776</v>
       </c>
       <c r="C1721" t="s">
         <v>2820</v>
       </c>
     </row>
     <row r="1722" spans="1:3">
       <c r="A1722" t="s">
         <v>2821</v>
       </c>
       <c r="B1722">
-        <v>73765</v>
+        <v>74072</v>
       </c>
       <c r="C1722" t="s">
         <v>2822</v>
       </c>
     </row>
     <row r="1723" spans="1:3">
       <c r="A1723" t="s">
-        <v>1612</v>
+        <v>2823</v>
       </c>
       <c r="B1723">
-        <v>73770</v>
+        <v>74076</v>
       </c>
       <c r="C1723" t="s">
-        <v>2823</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="1724" spans="1:3">
       <c r="A1724" t="s">
         <v>2824</v>
       </c>
       <c r="B1724">
-        <v>73776</v>
+        <v>74080</v>
       </c>
       <c r="C1724" t="s">
-        <v>2825</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="1725" spans="1:3">
       <c r="A1725" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B1725">
+        <v>74172</v>
+      </c>
+      <c r="C1725" t="s">
         <v>2826</v>
-      </c>
-[...4 lines deleted...]
-        <v>2827</v>
       </c>
     </row>
     <row r="1726" spans="1:3">
       <c r="A1726" t="s">
-        <v>2828</v>
+        <v>2827</v>
       </c>
       <c r="B1726">
-        <v>74076</v>
+        <v>74172</v>
       </c>
       <c r="C1726" t="s">
-        <v>2827</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B1727">
+        <v>74199</v>
+      </c>
+      <c r="C1727" t="s">
         <v>2829</v>
-      </c>
-[...4 lines deleted...]
-        <v>2827</v>
       </c>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" t="s">
         <v>2830</v>
       </c>
       <c r="B1728">
-        <v>74172</v>
+        <v>74199</v>
       </c>
       <c r="C1728" t="s">
-        <v>2831</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B1729">
+        <v>74219</v>
+      </c>
+      <c r="C1729" t="s">
         <v>2832</v>
-      </c>
-[...4 lines deleted...]
-        <v>2831</v>
       </c>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" t="s">
         <v>2833</v>
       </c>
       <c r="B1730">
-        <v>74199</v>
+        <v>74248</v>
       </c>
       <c r="C1730" t="s">
         <v>2834</v>
       </c>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" t="s">
         <v>2835</v>
       </c>
       <c r="B1731">
-        <v>74199</v>
+        <v>74321</v>
       </c>
       <c r="C1731" t="s">
-        <v>2834</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="B1732">
-        <v>74219</v>
+        <v>74343</v>
       </c>
       <c r="C1732" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="1733" spans="1:3">
       <c r="A1733" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="B1733">
-        <v>74248</v>
+        <v>74348</v>
       </c>
       <c r="C1733" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B1734">
+        <v>74348</v>
+      </c>
+      <c r="C1734" t="s">
         <v>2840</v>
-      </c>
-[...4 lines deleted...]
-        <v>2841</v>
       </c>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" t="s">
         <v>2842</v>
       </c>
       <c r="B1735">
-        <v>74343</v>
+        <v>74360</v>
       </c>
       <c r="C1735" t="s">
         <v>2843</v>
       </c>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" t="s">
         <v>2844</v>
       </c>
       <c r="B1736">
-        <v>74348</v>
+        <v>74363</v>
       </c>
       <c r="C1736" t="s">
         <v>2845</v>
       </c>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" t="s">
         <v>2846</v>
       </c>
       <c r="B1737">
-        <v>74348</v>
+        <v>74385</v>
       </c>
       <c r="C1737" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="1738" spans="1:3">
       <c r="A1738" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="B1738">
-        <v>74360</v>
+        <v>74523</v>
       </c>
       <c r="C1738" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="1739" spans="1:3">
       <c r="A1739" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="B1739">
-        <v>74363</v>
+        <v>74535</v>
       </c>
       <c r="C1739" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="1740" spans="1:3">
       <c r="A1740" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="B1740">
-        <v>74385</v>
+        <v>74564</v>
       </c>
       <c r="C1740" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="B1741">
-        <v>74523</v>
+        <v>74582</v>
       </c>
       <c r="C1741" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
       <c r="B1742">
-        <v>74535</v>
+        <v>74585</v>
       </c>
       <c r="C1742" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
       <c r="B1743">
-        <v>74564</v>
+        <v>74613</v>
       </c>
       <c r="C1743" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="B1744">
-        <v>74582</v>
+        <v>74653</v>
       </c>
       <c r="C1744" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="B1745">
-        <v>74585</v>
+        <v>74722</v>
       </c>
       <c r="C1745" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="1746" spans="1:3">
       <c r="A1746" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="B1746">
-        <v>74613</v>
+        <v>74821</v>
       </c>
       <c r="C1746" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="1747" spans="1:3">
       <c r="A1747" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="B1747">
-        <v>74653</v>
+        <v>74906</v>
       </c>
       <c r="C1747" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="1748" spans="1:3">
       <c r="A1748" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="B1748">
-        <v>74722</v>
+        <v>74909</v>
       </c>
       <c r="C1748" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="1749" spans="1:3">
       <c r="A1749" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="B1749">
-        <v>74821</v>
+        <v>75015</v>
       </c>
       <c r="C1749" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="1750" spans="1:3">
       <c r="A1750" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B1750">
+        <v>75015</v>
+      </c>
+      <c r="C1750" t="s">
         <v>2871</v>
-      </c>
-[...4 lines deleted...]
-        <v>2872</v>
       </c>
     </row>
     <row r="1751" spans="1:3">
       <c r="A1751" t="s">
         <v>2873</v>
       </c>
       <c r="B1751">
-        <v>74909</v>
+        <v>75031</v>
       </c>
       <c r="C1751" t="s">
         <v>2874</v>
       </c>
     </row>
     <row r="1752" spans="1:3">
       <c r="A1752" t="s">
         <v>2875</v>
       </c>
       <c r="B1752">
-        <v>75015</v>
+        <v>75056</v>
       </c>
       <c r="C1752" t="s">
         <v>2876</v>
       </c>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" t="s">
         <v>2877</v>
       </c>
       <c r="B1753">
-        <v>75015</v>
+        <v>75172</v>
       </c>
       <c r="C1753" t="s">
-        <v>2876</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="1754" spans="1:3">
       <c r="A1754" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B1754">
+        <v>75177</v>
+      </c>
+      <c r="C1754" t="s">
         <v>2878</v>
-      </c>
-[...4 lines deleted...]
-        <v>2879</v>
       </c>
     </row>
     <row r="1755" spans="1:3">
       <c r="A1755" t="s">
         <v>2880</v>
       </c>
       <c r="B1755">
-        <v>75056</v>
+        <v>75179</v>
       </c>
       <c r="C1755" t="s">
-        <v>2881</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="1756" spans="1:3">
       <c r="A1756" t="s">
-        <v>2882</v>
+        <v>2881</v>
       </c>
       <c r="B1756">
-        <v>75172</v>
+        <v>75180</v>
       </c>
       <c r="C1756" t="s">
-        <v>2883</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="1757" spans="1:3">
       <c r="A1757" t="s">
-        <v>2884</v>
+        <v>2882</v>
       </c>
       <c r="B1757">
-        <v>75177</v>
+        <v>75196</v>
       </c>
       <c r="C1757" t="s">
         <v>2883</v>
       </c>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B1758">
+        <v>75203</v>
+      </c>
+      <c r="C1758" t="s">
         <v>2885</v>
-      </c>
-[...4 lines deleted...]
-        <v>2883</v>
       </c>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" t="s">
         <v>2886</v>
       </c>
       <c r="B1759">
-        <v>75180</v>
+        <v>75323</v>
       </c>
       <c r="C1759" t="s">
-        <v>2883</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="B1760">
-        <v>75196</v>
+        <v>75339</v>
       </c>
       <c r="C1760" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="B1761">
-        <v>75203</v>
+        <v>75382</v>
       </c>
       <c r="C1761" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="1762" spans="1:3">
       <c r="A1762" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="B1762">
-        <v>75323</v>
+        <v>75394</v>
       </c>
       <c r="C1762" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="1763" spans="1:3">
       <c r="A1763" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="B1763">
-        <v>75339</v>
+        <v>75417</v>
       </c>
       <c r="C1763" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B1764">
+        <v>75417</v>
+      </c>
+      <c r="C1764" t="s">
         <v>2895</v>
-      </c>
-[...4 lines deleted...]
-        <v>2896</v>
       </c>
     </row>
     <row r="1765" spans="1:3">
       <c r="A1765" t="s">
         <v>2897</v>
       </c>
       <c r="B1765">
-        <v>75394</v>
+        <v>76131</v>
       </c>
       <c r="C1765" t="s">
         <v>2898</v>
       </c>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" t="s">
         <v>2899</v>
       </c>
       <c r="B1766">
-        <v>75417</v>
+        <v>76131</v>
       </c>
       <c r="C1766" t="s">
-        <v>2900</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" t="s">
-        <v>2901</v>
+        <v>2900</v>
       </c>
       <c r="B1767">
-        <v>75417</v>
+        <v>76133</v>
       </c>
       <c r="C1767" t="s">
-        <v>2900</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" t="s">
-        <v>2902</v>
+        <v>2901</v>
       </c>
       <c r="B1768">
-        <v>76131</v>
+        <v>76137</v>
       </c>
       <c r="C1768" t="s">
-        <v>2903</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" t="s">
-        <v>2904</v>
+        <v>2902</v>
       </c>
       <c r="B1769">
-        <v>76131</v>
+        <v>76149</v>
       </c>
       <c r="C1769" t="s">
-        <v>2903</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" t="s">
-        <v>2905</v>
+        <v>2903</v>
       </c>
       <c r="B1770">
-        <v>76133</v>
+        <v>76228</v>
       </c>
       <c r="C1770" t="s">
-        <v>2903</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" t="s">
-        <v>2906</v>
+        <v>2904</v>
       </c>
       <c r="B1771">
-        <v>76137</v>
+        <v>76275</v>
       </c>
       <c r="C1771" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B1772">
+        <v>76275</v>
+      </c>
+      <c r="C1772" t="s">
         <v>2907</v>
-      </c>
-[...4 lines deleted...]
-        <v>2903</v>
       </c>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" t="s">
         <v>2908</v>
       </c>
       <c r="B1773">
-        <v>76228</v>
+        <v>76307</v>
       </c>
       <c r="C1773" t="s">
-        <v>2903</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="1774" spans="1:3">
       <c r="A1774" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="B1774">
-        <v>76275</v>
+        <v>76359</v>
       </c>
       <c r="C1774" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="1775" spans="1:3">
       <c r="A1775" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="B1775">
-        <v>76275</v>
+        <v>76448</v>
       </c>
       <c r="C1775" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="1776" spans="1:3">
       <c r="A1776" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="B1776">
-        <v>76307</v>
+        <v>76530</v>
       </c>
       <c r="C1776" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="1777" spans="1:3">
       <c r="A1777" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B1777">
+        <v>76532</v>
+      </c>
+      <c r="C1777" t="s">
         <v>2915</v>
-      </c>
-[...4 lines deleted...]
-        <v>2916</v>
       </c>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" t="s">
         <v>2917</v>
       </c>
       <c r="B1778">
-        <v>76448</v>
+        <v>76534</v>
       </c>
       <c r="C1778" t="s">
-        <v>2918</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="1779" spans="1:3">
       <c r="A1779" t="s">
-        <v>2919</v>
+        <v>2918</v>
       </c>
       <c r="B1779">
-        <v>76530</v>
+        <v>76534</v>
       </c>
       <c r="C1779" t="s">
-        <v>2920</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="1780" spans="1:3">
       <c r="A1780" t="s">
-        <v>2921</v>
+        <v>669</v>
       </c>
       <c r="B1780">
-        <v>76532</v>
+        <v>76549</v>
       </c>
       <c r="C1780" t="s">
-        <v>2920</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="1781" spans="1:3">
       <c r="A1781" t="s">
-        <v>2922</v>
+        <v>2920</v>
       </c>
       <c r="B1781">
-        <v>76534</v>
+        <v>76646</v>
       </c>
       <c r="C1781" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
     </row>
     <row r="1782" spans="1:3">
       <c r="A1782" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B1782">
+        <v>76756</v>
+      </c>
+      <c r="C1782" t="s">
         <v>2923</v>
-      </c>
-[...4 lines deleted...]
-        <v>2920</v>
       </c>
     </row>
     <row r="1783" spans="1:3">
       <c r="A1783" t="s">
-        <v>669</v>
+        <v>2924</v>
       </c>
       <c r="B1783">
-        <v>76549</v>
+        <v>76767</v>
       </c>
       <c r="C1783" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
       <c r="B1784">
-        <v>76646</v>
+        <v>76829</v>
       </c>
       <c r="C1784" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="B1785">
-        <v>76756</v>
+        <v>76870</v>
       </c>
       <c r="C1785" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="B1786">
-        <v>76767</v>
+        <v>76877</v>
       </c>
       <c r="C1786" t="s">
-        <v>2930</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="1787" spans="1:3">
       <c r="A1787" t="s">
         <v>2931</v>
       </c>
       <c r="B1787">
-        <v>76829</v>
+        <v>77652</v>
       </c>
       <c r="C1787" t="s">
         <v>2932</v>
       </c>
     </row>
     <row r="1788" spans="1:3">
       <c r="A1788" t="s">
         <v>2933</v>
       </c>
       <c r="B1788">
-        <v>76870</v>
+        <v>77694</v>
       </c>
       <c r="C1788" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="1789" spans="1:3">
       <c r="A1789" t="s">
         <v>2935</v>
       </c>
       <c r="B1789">
-        <v>76877</v>
+        <v>77694</v>
       </c>
       <c r="C1789" t="s">
-        <v>2304</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" t="s">
         <v>2936</v>
       </c>
       <c r="B1790">
-        <v>77652</v>
+        <v>77716</v>
       </c>
       <c r="C1790" t="s">
         <v>2937</v>
       </c>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" t="s">
         <v>2938</v>
       </c>
       <c r="B1791">
-        <v>77694</v>
+        <v>77723</v>
       </c>
       <c r="C1791" t="s">
         <v>2939</v>
       </c>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" t="s">
         <v>2940</v>
       </c>
       <c r="B1792">
-        <v>77694</v>
+        <v>77749</v>
       </c>
       <c r="C1792" t="s">
-        <v>2939</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="1793" spans="1:3">
       <c r="A1793" t="s">
-        <v>2941</v>
+        <v>1191</v>
       </c>
       <c r="B1793">
-        <v>77716</v>
+        <v>77767</v>
       </c>
       <c r="C1793" t="s">
         <v>2942</v>
       </c>
     </row>
     <row r="1794" spans="1:3">
       <c r="A1794" t="s">
-        <v>2943</v>
+        <v>1191</v>
       </c>
       <c r="B1794">
-        <v>77723</v>
+        <v>77767</v>
       </c>
       <c r="C1794" t="s">
-        <v>2944</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="1795" spans="1:3">
       <c r="A1795" t="s">
-        <v>2945</v>
+        <v>609</v>
       </c>
       <c r="B1795">
-        <v>77749</v>
+        <v>77781</v>
       </c>
       <c r="C1795" t="s">
-        <v>2946</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="1796" spans="1:3">
       <c r="A1796" t="s">
-        <v>1191</v>
+        <v>2944</v>
       </c>
       <c r="B1796">
-        <v>77767</v>
+        <v>77815</v>
       </c>
       <c r="C1796" t="s">
-        <v>2947</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="1797" spans="1:3">
       <c r="A1797" t="s">
-        <v>1191</v>
+        <v>2946</v>
       </c>
       <c r="B1797">
-        <v>77767</v>
+        <v>77833</v>
       </c>
       <c r="C1797" t="s">
         <v>2947</v>
       </c>
     </row>
     <row r="1798" spans="1:3">
       <c r="A1798" t="s">
-        <v>609</v>
+        <v>2948</v>
       </c>
       <c r="B1798">
-        <v>77781</v>
+        <v>77855</v>
       </c>
       <c r="C1798" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="1799" spans="1:3">
       <c r="A1799" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="B1799">
-        <v>77815</v>
+        <v>77933</v>
       </c>
       <c r="C1799" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="1800" spans="1:3">
       <c r="A1800" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B1800">
+        <v>77933</v>
+      </c>
+      <c r="C1800" t="s">
         <v>2951</v>
-      </c>
-[...4 lines deleted...]
-        <v>2952</v>
       </c>
     </row>
     <row r="1801" spans="1:3">
       <c r="A1801" t="s">
         <v>2953</v>
       </c>
       <c r="B1801">
-        <v>77855</v>
+        <v>77948</v>
       </c>
       <c r="C1801" t="s">
         <v>2954</v>
       </c>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" t="s">
         <v>2955</v>
       </c>
       <c r="B1802">
-        <v>77933</v>
+        <v>77955</v>
       </c>
       <c r="C1802" t="s">
         <v>2956</v>
       </c>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" t="s">
         <v>2957</v>
       </c>
       <c r="B1803">
-        <v>77933</v>
+        <v>78050</v>
       </c>
       <c r="C1803" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="B1804">
-        <v>77948</v>
+        <v>78052</v>
       </c>
       <c r="C1804" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="1805" spans="1:3">
       <c r="A1805" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B1805">
+        <v>78056</v>
+      </c>
+      <c r="C1805" t="s">
         <v>2960</v>
-      </c>
-[...4 lines deleted...]
-        <v>2961</v>
       </c>
     </row>
     <row r="1806" spans="1:3">
       <c r="A1806" t="s">
         <v>2962</v>
       </c>
       <c r="B1806">
-        <v>78050</v>
+        <v>78120</v>
       </c>
       <c r="C1806" t="s">
         <v>2963</v>
       </c>
     </row>
     <row r="1807" spans="1:3">
       <c r="A1807" t="s">
         <v>2964</v>
       </c>
       <c r="B1807">
-        <v>78052</v>
+        <v>78132</v>
       </c>
       <c r="C1807" t="s">
         <v>2965</v>
       </c>
     </row>
     <row r="1808" spans="1:3">
       <c r="A1808" t="s">
         <v>2966</v>
       </c>
       <c r="B1808">
-        <v>78056</v>
+        <v>78176</v>
       </c>
       <c r="C1808" t="s">
-        <v>2965</v>
+        <v>543</v>
       </c>
     </row>
     <row r="1809" spans="1:3">
       <c r="A1809" t="s">
         <v>2967</v>
       </c>
       <c r="B1809">
-        <v>78120</v>
+        <v>78224</v>
       </c>
       <c r="C1809" t="s">
         <v>2968</v>
       </c>
     </row>
     <row r="1810" spans="1:3">
       <c r="A1810" t="s">
         <v>2969</v>
       </c>
       <c r="B1810">
-        <v>78132</v>
+        <v>78315</v>
       </c>
       <c r="C1810" t="s">
         <v>2970</v>
       </c>
     </row>
     <row r="1811" spans="1:3">
       <c r="A1811" t="s">
         <v>2971</v>
       </c>
       <c r="B1811">
-        <v>78176</v>
+        <v>78467</v>
       </c>
       <c r="C1811" t="s">
-        <v>543</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="1812" spans="1:3">
       <c r="A1812" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B1812">
+        <v>78467</v>
+      </c>
+      <c r="C1812" t="s">
         <v>2972</v>
-      </c>
-[...4 lines deleted...]
-        <v>2973</v>
       </c>
     </row>
     <row r="1813" spans="1:3">
       <c r="A1813" t="s">
         <v>2974</v>
       </c>
       <c r="B1813">
-        <v>78315</v>
+        <v>78532</v>
       </c>
       <c r="C1813" t="s">
         <v>2975</v>
       </c>
     </row>
     <row r="1814" spans="1:3">
       <c r="A1814" t="s">
         <v>2976</v>
       </c>
       <c r="B1814">
-        <v>78467</v>
+        <v>78554</v>
       </c>
       <c r="C1814" t="s">
         <v>2977</v>
       </c>
     </row>
     <row r="1815" spans="1:3">
       <c r="A1815" t="s">
         <v>2978</v>
       </c>
       <c r="B1815">
-        <v>78467</v>
+        <v>78628</v>
       </c>
       <c r="C1815" t="s">
-        <v>2977</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="1816" spans="1:3">
       <c r="A1816" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="B1816">
-        <v>78532</v>
+        <v>78647</v>
       </c>
       <c r="C1816" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="1817" spans="1:3">
       <c r="A1817" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="B1817">
-        <v>78554</v>
+        <v>78661</v>
       </c>
       <c r="C1817" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="1818" spans="1:3">
       <c r="A1818" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="B1818">
-        <v>78628</v>
+        <v>78713</v>
       </c>
       <c r="C1818" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="1819" spans="1:3">
       <c r="A1819" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="B1819">
-        <v>78647</v>
+        <v>78727</v>
       </c>
       <c r="C1819" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="1820" spans="1:3">
       <c r="A1820" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="B1820">
-        <v>78661</v>
+        <v>79098</v>
       </c>
       <c r="C1820" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="1821" spans="1:3">
       <c r="A1821" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="B1821">
-        <v>78713</v>
+        <v>79108</v>
       </c>
       <c r="C1821" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="1822" spans="1:3">
       <c r="A1822" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
       <c r="B1822">
-        <v>78727</v>
+        <v>79111</v>
       </c>
       <c r="C1822" t="s">
-        <v>2992</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="1823" spans="1:3">
       <c r="A1823" t="s">
         <v>2993</v>
       </c>
       <c r="B1823">
-        <v>79098</v>
+        <v>79111</v>
       </c>
       <c r="C1823" t="s">
-        <v>2994</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="1824" spans="1:3">
       <c r="A1824" t="s">
-        <v>2995</v>
+        <v>2994</v>
       </c>
       <c r="B1824">
-        <v>79108</v>
+        <v>79112</v>
       </c>
       <c r="C1824" t="s">
-        <v>2996</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="1825" spans="1:3">
       <c r="A1825" t="s">
-        <v>2997</v>
+        <v>2995</v>
       </c>
       <c r="B1825">
-        <v>79111</v>
+        <v>79117</v>
       </c>
       <c r="C1825" t="s">
-        <v>2994</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="1826" spans="1:3">
       <c r="A1826" t="s">
-        <v>2998</v>
+        <v>2996</v>
       </c>
       <c r="B1826">
-        <v>79111</v>
+        <v>79211</v>
       </c>
       <c r="C1826" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="1827" spans="1:3">
       <c r="A1827" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B1827">
+        <v>79215</v>
+      </c>
+      <c r="C1827" t="s">
         <v>2999</v>
-      </c>
-[...4 lines deleted...]
-        <v>2994</v>
       </c>
     </row>
     <row r="1828" spans="1:3">
       <c r="A1828" t="s">
         <v>3000</v>
       </c>
       <c r="B1828">
-        <v>79117</v>
+        <v>79258</v>
       </c>
       <c r="C1828" t="s">
-        <v>2994</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="1829" spans="1:3">
       <c r="A1829" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="B1829">
-        <v>79211</v>
+        <v>79336</v>
       </c>
       <c r="C1829" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="1830" spans="1:3">
       <c r="A1830" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="B1830">
-        <v>79215</v>
+        <v>79346</v>
       </c>
       <c r="C1830" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="1831" spans="1:3">
       <c r="A1831" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
       <c r="B1831">
-        <v>79258</v>
+        <v>79359</v>
       </c>
       <c r="C1831" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="1832" spans="1:3">
       <c r="A1832" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
       <c r="B1832">
-        <v>79336</v>
+        <v>79379</v>
       </c>
       <c r="C1832" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="1833" spans="1:3">
       <c r="A1833" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="B1833">
-        <v>79346</v>
+        <v>79576</v>
       </c>
       <c r="C1833" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="1834" spans="1:3">
       <c r="A1834" t="s">
-        <v>3011</v>
+        <v>1914</v>
       </c>
       <c r="B1834">
-        <v>79359</v>
+        <v>79591</v>
       </c>
       <c r="C1834" t="s">
         <v>3012</v>
       </c>
     </row>
     <row r="1835" spans="1:3">
       <c r="A1835" t="s">
         <v>3013</v>
       </c>
       <c r="B1835">
-        <v>79379</v>
+        <v>79618</v>
       </c>
       <c r="C1835" t="s">
         <v>3014</v>
       </c>
     </row>
     <row r="1836" spans="1:3">
       <c r="A1836" t="s">
         <v>3015</v>
       </c>
       <c r="B1836">
-        <v>79576</v>
+        <v>79674</v>
       </c>
       <c r="C1836" t="s">
         <v>3016</v>
       </c>
     </row>
     <row r="1837" spans="1:3">
       <c r="A1837" t="s">
-        <v>1915</v>
+        <v>3017</v>
       </c>
       <c r="B1837">
-        <v>79591</v>
+        <v>79780</v>
       </c>
       <c r="C1837" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1838" spans="1:3">
       <c r="A1838" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="B1838">
-        <v>79618</v>
+        <v>79822</v>
       </c>
       <c r="C1838" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1839" spans="1:3">
       <c r="A1839" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B1839">
+        <v>79822</v>
+      </c>
+      <c r="C1839" t="s">
         <v>3020</v>
-      </c>
-[...4 lines deleted...]
-        <v>3021</v>
       </c>
     </row>
     <row r="1840" spans="1:3">
       <c r="A1840" t="s">
         <v>3022</v>
       </c>
       <c r="B1840">
-        <v>79780</v>
+        <v>79848</v>
       </c>
       <c r="C1840" t="s">
         <v>3023</v>
       </c>
     </row>
     <row r="1841" spans="1:3">
       <c r="A1841" t="s">
         <v>3024</v>
       </c>
       <c r="B1841">
-        <v>79822</v>
+        <v>80469</v>
       </c>
       <c r="C1841" t="s">
         <v>3025</v>
       </c>
     </row>
     <row r="1842" spans="1:3">
       <c r="A1842" t="s">
         <v>3026</v>
       </c>
       <c r="B1842">
-        <v>79822</v>
+        <v>80637</v>
       </c>
       <c r="C1842" t="s">
         <v>3025</v>
       </c>
     </row>
     <row r="1843" spans="1:3">
       <c r="A1843" t="s">
         <v>3027</v>
       </c>
       <c r="B1843">
-        <v>79848</v>
+        <v>80639</v>
       </c>
       <c r="C1843" t="s">
-        <v>3028</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1844" spans="1:3">
       <c r="A1844" t="s">
-        <v>3029</v>
+        <v>3028</v>
       </c>
       <c r="B1844">
-        <v>80469</v>
+        <v>80686</v>
       </c>
       <c r="C1844" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1845" spans="1:3">
       <c r="A1845" t="s">
-        <v>3031</v>
+        <v>3029</v>
       </c>
       <c r="B1845">
-        <v>80637</v>
+        <v>80797</v>
       </c>
       <c r="C1845" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1846" spans="1:3">
       <c r="A1846" t="s">
-        <v>3032</v>
+        <v>3030</v>
       </c>
       <c r="B1846">
-        <v>80639</v>
+        <v>80807</v>
       </c>
       <c r="C1846" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1847" spans="1:3">
       <c r="A1847" t="s">
-        <v>3033</v>
+        <v>3031</v>
       </c>
       <c r="B1847">
-        <v>80686</v>
+        <v>80809</v>
       </c>
       <c r="C1847" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1848" spans="1:3">
       <c r="A1848" t="s">
-        <v>3034</v>
+        <v>3032</v>
       </c>
       <c r="B1848">
-        <v>80797</v>
+        <v>80933</v>
       </c>
       <c r="C1848" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1849" spans="1:3">
       <c r="A1849" t="s">
-        <v>3035</v>
+        <v>3033</v>
       </c>
       <c r="B1849">
-        <v>80807</v>
+        <v>80939</v>
       </c>
       <c r="C1849" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1850" spans="1:3">
       <c r="A1850" t="s">
-        <v>3036</v>
+        <v>3034</v>
       </c>
       <c r="B1850">
-        <v>80809</v>
+        <v>80992</v>
       </c>
       <c r="C1850" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1851" spans="1:3">
       <c r="A1851" t="s">
-        <v>3037</v>
+        <v>3035</v>
       </c>
       <c r="B1851">
-        <v>80933</v>
+        <v>81241</v>
       </c>
       <c r="C1851" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1852" spans="1:3">
       <c r="A1852" t="s">
-        <v>3038</v>
+        <v>3036</v>
       </c>
       <c r="B1852">
-        <v>80939</v>
+        <v>81249</v>
       </c>
       <c r="C1852" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1853" spans="1:3">
       <c r="A1853" t="s">
-        <v>3039</v>
+        <v>3037</v>
       </c>
       <c r="B1853">
-        <v>80992</v>
+        <v>81369</v>
       </c>
       <c r="C1853" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1854" spans="1:3">
       <c r="A1854" t="s">
-        <v>3040</v>
+        <v>3038</v>
       </c>
       <c r="B1854">
-        <v>81241</v>
+        <v>81375</v>
       </c>
       <c r="C1854" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1855" spans="1:3">
       <c r="A1855" t="s">
-        <v>3041</v>
+        <v>3039</v>
       </c>
       <c r="B1855">
-        <v>81249</v>
+        <v>81377</v>
       </c>
       <c r="C1855" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1856" spans="1:3">
       <c r="A1856" t="s">
-        <v>3042</v>
+        <v>3040</v>
       </c>
       <c r="B1856">
-        <v>81369</v>
+        <v>81379</v>
       </c>
       <c r="C1856" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1857" spans="1:3">
       <c r="A1857" t="s">
-        <v>3043</v>
+        <v>3041</v>
       </c>
       <c r="B1857">
-        <v>81375</v>
+        <v>81539</v>
       </c>
       <c r="C1857" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1858" spans="1:3">
       <c r="A1858" t="s">
-        <v>3044</v>
+        <v>3042</v>
       </c>
       <c r="B1858">
-        <v>81377</v>
+        <v>81545</v>
       </c>
       <c r="C1858" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1859" spans="1:3">
       <c r="A1859" t="s">
-        <v>3045</v>
+        <v>3043</v>
       </c>
       <c r="B1859">
-        <v>81379</v>
+        <v>81669</v>
       </c>
       <c r="C1859" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1860" spans="1:3">
       <c r="A1860" t="s">
-        <v>3046</v>
+        <v>3044</v>
       </c>
       <c r="B1860">
-        <v>81539</v>
+        <v>81673</v>
       </c>
       <c r="C1860" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1861" spans="1:3">
       <c r="A1861" t="s">
-        <v>3047</v>
+        <v>3045</v>
       </c>
       <c r="B1861">
-        <v>81545</v>
+        <v>81735</v>
       </c>
       <c r="C1861" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1862" spans="1:3">
       <c r="A1862" t="s">
-        <v>3048</v>
+        <v>3046</v>
       </c>
       <c r="B1862">
-        <v>81669</v>
+        <v>81825</v>
       </c>
       <c r="C1862" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1863" spans="1:3">
       <c r="A1863" t="s">
-        <v>3049</v>
+        <v>3047</v>
       </c>
       <c r="B1863">
-        <v>81673</v>
+        <v>81829</v>
       </c>
       <c r="C1863" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1864" spans="1:3">
       <c r="A1864" t="s">
-        <v>3050</v>
+        <v>3048</v>
       </c>
       <c r="B1864">
-        <v>81735</v>
+        <v>81829</v>
       </c>
       <c r="C1864" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1865" spans="1:3">
       <c r="A1865" t="s">
-        <v>3051</v>
+        <v>3049</v>
       </c>
       <c r="B1865">
-        <v>81825</v>
+        <v>81927</v>
       </c>
       <c r="C1865" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1866" spans="1:3">
       <c r="A1866" t="s">
-        <v>3052</v>
+        <v>3050</v>
       </c>
       <c r="B1866">
-        <v>81829</v>
+        <v>82054</v>
       </c>
       <c r="C1866" t="s">
-        <v>3030</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="1867" spans="1:3">
       <c r="A1867" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1867">
+        <v>82061</v>
+      </c>
+      <c r="C1867" t="s">
         <v>3053</v>
-      </c>
-[...4 lines deleted...]
-        <v>3030</v>
       </c>
     </row>
     <row r="1868" spans="1:3">
       <c r="A1868" t="s">
         <v>3054</v>
       </c>
       <c r="B1868">
-        <v>81927</v>
+        <v>82131</v>
       </c>
       <c r="C1868" t="s">
-        <v>3030</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="1869" spans="1:3">
       <c r="A1869" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="B1869">
-        <v>82054</v>
+        <v>82166</v>
       </c>
       <c r="C1869" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="1870" spans="1:3">
       <c r="A1870" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="B1870">
-        <v>82061</v>
+        <v>82239</v>
       </c>
       <c r="C1870" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="1871" spans="1:3">
       <c r="A1871" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="B1871">
-        <v>82131</v>
+        <v>82256</v>
       </c>
       <c r="C1871" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="1872" spans="1:3">
       <c r="A1872" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="B1872">
-        <v>82166</v>
+        <v>82266</v>
       </c>
       <c r="C1872" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="1873" spans="1:3">
       <c r="A1873" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="B1873">
-        <v>82239</v>
+        <v>82467</v>
       </c>
       <c r="C1873" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="1874" spans="1:3">
       <c r="A1874" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="B1874">
-        <v>82256</v>
+        <v>82515</v>
       </c>
       <c r="C1874" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="1875" spans="1:3">
       <c r="A1875" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="B1875">
-        <v>82266</v>
+        <v>82538</v>
       </c>
       <c r="C1875" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="1876" spans="1:3">
       <c r="A1876" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
       <c r="B1876">
-        <v>82467</v>
+        <v>83022</v>
       </c>
       <c r="C1876" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="1877" spans="1:3">
       <c r="A1877" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="B1877">
-        <v>82515</v>
+        <v>83059</v>
       </c>
       <c r="C1877" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="1878" spans="1:3">
       <c r="A1878" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B1878">
+        <v>83059</v>
+      </c>
+      <c r="C1878" t="s">
         <v>3073</v>
-      </c>
-[...4 lines deleted...]
-        <v>3074</v>
       </c>
     </row>
     <row r="1879" spans="1:3">
       <c r="A1879" t="s">
         <v>3075</v>
       </c>
       <c r="B1879">
-        <v>83022</v>
+        <v>83064</v>
       </c>
       <c r="C1879" t="s">
         <v>3076</v>
       </c>
     </row>
     <row r="1880" spans="1:3">
       <c r="A1880" t="s">
         <v>3077</v>
       </c>
       <c r="B1880">
-        <v>83059</v>
+        <v>83071</v>
       </c>
       <c r="C1880" t="s">
         <v>3078</v>
       </c>
     </row>
     <row r="1881" spans="1:3">
       <c r="A1881" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B1881">
+        <v>83101</v>
+      </c>
+      <c r="C1881" t="s">
         <v>3079</v>
-      </c>
-[...4 lines deleted...]
-        <v>3078</v>
       </c>
     </row>
     <row r="1882" spans="1:3">
       <c r="A1882" t="s">
         <v>3080</v>
       </c>
       <c r="B1882">
-        <v>83064</v>
+        <v>83131</v>
       </c>
       <c r="C1882" t="s">
         <v>3081</v>
       </c>
     </row>
     <row r="1883" spans="1:3">
       <c r="A1883" t="s">
         <v>3082</v>
       </c>
       <c r="B1883">
-        <v>83071</v>
+        <v>83278</v>
       </c>
       <c r="C1883" t="s">
         <v>3083</v>
       </c>
     </row>
     <row r="1884" spans="1:3">
       <c r="A1884" t="s">
-        <v>2698</v>
+        <v>3084</v>
       </c>
       <c r="B1884">
-        <v>83101</v>
+        <v>83278</v>
       </c>
       <c r="C1884" t="s">
-        <v>3084</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="1885" spans="1:3">
       <c r="A1885" t="s">
         <v>3085</v>
       </c>
       <c r="B1885">
-        <v>83131</v>
+        <v>83301</v>
       </c>
       <c r="C1885" t="s">
         <v>3086</v>
       </c>
     </row>
     <row r="1886" spans="1:3">
       <c r="A1886" t="s">
+        <v>669</v>
+      </c>
+      <c r="B1886">
+        <v>83324</v>
+      </c>
+      <c r="C1886" t="s">
         <v>3087</v>
-      </c>
-[...4 lines deleted...]
-        <v>3088</v>
       </c>
     </row>
     <row r="1887" spans="1:3">
       <c r="A1887" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B1887">
+        <v>83329</v>
+      </c>
+      <c r="C1887" t="s">
         <v>3089</v>
-      </c>
-[...4 lines deleted...]
-        <v>3088</v>
       </c>
     </row>
     <row r="1888" spans="1:3">
       <c r="A1888" t="s">
         <v>3090</v>
       </c>
       <c r="B1888">
-        <v>83301</v>
+        <v>83339</v>
       </c>
       <c r="C1888" t="s">
         <v>3091</v>
       </c>
     </row>
     <row r="1889" spans="1:3">
       <c r="A1889" t="s">
-        <v>669</v>
+        <v>265</v>
       </c>
       <c r="B1889">
-        <v>83324</v>
+        <v>83395</v>
       </c>
       <c r="C1889" t="s">
         <v>3092</v>
       </c>
     </row>
     <row r="1890" spans="1:3">
       <c r="A1890" t="s">
         <v>3093</v>
       </c>
       <c r="B1890">
-        <v>83329</v>
+        <v>83404</v>
       </c>
       <c r="C1890" t="s">
         <v>3094</v>
       </c>
     </row>
     <row r="1891" spans="1:3">
       <c r="A1891" t="s">
         <v>3095</v>
       </c>
       <c r="B1891">
-        <v>83339</v>
+        <v>83435</v>
       </c>
       <c r="C1891" t="s">
         <v>3096</v>
       </c>
     </row>
     <row r="1892" spans="1:3">
       <c r="A1892" t="s">
-        <v>265</v>
+        <v>3097</v>
       </c>
       <c r="B1892">
-        <v>83395</v>
+        <v>83435</v>
       </c>
       <c r="C1892" t="s">
-        <v>3097</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="1893" spans="1:3">
       <c r="A1893" t="s">
         <v>3098</v>
       </c>
       <c r="B1893">
-        <v>83404</v>
+        <v>83471</v>
       </c>
       <c r="C1893" t="s">
         <v>3099</v>
       </c>
     </row>
     <row r="1894" spans="1:3">
       <c r="A1894" t="s">
         <v>3100</v>
       </c>
       <c r="B1894">
-        <v>83435</v>
+        <v>83512</v>
       </c>
       <c r="C1894" t="s">
         <v>3101</v>
       </c>
     </row>
     <row r="1895" spans="1:3">
       <c r="A1895" t="s">
         <v>3102</v>
       </c>
       <c r="B1895">
-        <v>83435</v>
+        <v>83607</v>
       </c>
       <c r="C1895" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="1896" spans="1:3">
       <c r="A1896" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="B1896">
-        <v>83471</v>
+        <v>83629</v>
       </c>
       <c r="C1896" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="1897" spans="1:3">
       <c r="A1897" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
       <c r="B1897">
-        <v>83512</v>
+        <v>83646</v>
       </c>
       <c r="C1897" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="1898" spans="1:3">
       <c r="A1898" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="B1898">
-        <v>83607</v>
+        <v>83707</v>
       </c>
       <c r="C1898" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="1899" spans="1:3">
       <c r="A1899" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="B1899">
-        <v>83629</v>
+        <v>84036</v>
       </c>
       <c r="C1899" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="1900" spans="1:3">
       <c r="A1900" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="B1900">
-        <v>83646</v>
+        <v>84048</v>
       </c>
       <c r="C1900" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="1901" spans="1:3">
       <c r="A1901" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="B1901">
-        <v>83707</v>
+        <v>84061</v>
       </c>
       <c r="C1901" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="1902" spans="1:3">
       <c r="A1902" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
       <c r="B1902">
-        <v>84036</v>
+        <v>84069</v>
       </c>
       <c r="C1902" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="1903" spans="1:3">
       <c r="A1903" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
       <c r="B1903">
-        <v>84048</v>
+        <v>84109</v>
       </c>
       <c r="C1903" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="1904" spans="1:3">
       <c r="A1904" t="s">
-        <v>3119</v>
+        <v>861</v>
       </c>
       <c r="B1904">
-        <v>84061</v>
+        <v>84130</v>
       </c>
       <c r="C1904" t="s">
         <v>3120</v>
       </c>
     </row>
     <row r="1905" spans="1:3">
       <c r="A1905" t="s">
         <v>3121</v>
       </c>
       <c r="B1905">
-        <v>84069</v>
+        <v>84130</v>
       </c>
       <c r="C1905" t="s">
-        <v>3122</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="1906" spans="1:3">
       <c r="A1906" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B1906">
+        <v>84137</v>
+      </c>
+      <c r="C1906" t="s">
         <v>3123</v>
-      </c>
-[...4 lines deleted...]
-        <v>3124</v>
       </c>
     </row>
     <row r="1907" spans="1:3">
       <c r="A1907" t="s">
-        <v>861</v>
+        <v>3124</v>
       </c>
       <c r="B1907">
-        <v>84130</v>
+        <v>84149</v>
       </c>
       <c r="C1907" t="s">
         <v>3125</v>
       </c>
     </row>
     <row r="1908" spans="1:3">
       <c r="A1908" t="s">
         <v>3126</v>
       </c>
       <c r="B1908">
-        <v>84130</v>
+        <v>84359</v>
       </c>
       <c r="C1908" t="s">
-        <v>3125</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="1909" spans="1:3">
       <c r="A1909" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="B1909">
-        <v>84137</v>
+        <v>84453</v>
       </c>
       <c r="C1909" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="1910" spans="1:3">
       <c r="A1910" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
       <c r="B1910">
-        <v>84149</v>
+        <v>84478</v>
       </c>
       <c r="C1910" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="1911" spans="1:3">
       <c r="A1911" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="B1911">
-        <v>84359</v>
+        <v>84518</v>
       </c>
       <c r="C1911" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="1912" spans="1:3">
       <c r="A1912" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="B1912">
-        <v>84453</v>
+        <v>84524</v>
       </c>
       <c r="C1912" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="1913" spans="1:3">
       <c r="A1913" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="B1913">
-        <v>84478</v>
+        <v>84558</v>
       </c>
       <c r="C1913" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="1914" spans="1:3">
       <c r="A1914" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="B1914">
-        <v>84518</v>
+        <v>85053</v>
       </c>
       <c r="C1914" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="1915" spans="1:3">
       <c r="A1915" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B1915">
+        <v>85053</v>
+      </c>
+      <c r="C1915" t="s">
         <v>3139</v>
-      </c>
-[...4 lines deleted...]
-        <v>3140</v>
       </c>
     </row>
     <row r="1916" spans="1:3">
       <c r="A1916" t="s">
         <v>3141</v>
       </c>
       <c r="B1916">
-        <v>84558</v>
+        <v>85055</v>
       </c>
       <c r="C1916" t="s">
-        <v>3142</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="1917" spans="1:3">
       <c r="A1917" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B1917">
+        <v>85088</v>
+      </c>
+      <c r="C1917" t="s">
         <v>3143</v>
-      </c>
-[...4 lines deleted...]
-        <v>3144</v>
       </c>
     </row>
     <row r="1918" spans="1:3">
       <c r="A1918" t="s">
-        <v>3145</v>
+        <v>3144</v>
       </c>
       <c r="B1918">
-        <v>85053</v>
+        <v>85095</v>
       </c>
       <c r="C1918" t="s">
-        <v>3144</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="1919" spans="1:3">
       <c r="A1919" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B1919">
+        <v>85104</v>
+      </c>
+      <c r="C1919" t="s">
         <v>3146</v>
-      </c>
-[...4 lines deleted...]
-        <v>3144</v>
       </c>
     </row>
     <row r="1920" spans="1:3">
       <c r="A1920" t="s">
         <v>3147</v>
       </c>
       <c r="B1920">
-        <v>85088</v>
+        <v>85120</v>
       </c>
       <c r="C1920" t="s">
         <v>3148</v>
       </c>
     </row>
     <row r="1921" spans="1:3">
       <c r="A1921" t="s">
         <v>3149</v>
       </c>
       <c r="B1921">
-        <v>85095</v>
+        <v>85125</v>
       </c>
       <c r="C1921" t="s">
-        <v>2823</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="1922" spans="1:3">
       <c r="A1922" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
       <c r="B1922">
-        <v>85104</v>
+        <v>85221</v>
       </c>
       <c r="C1922" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="1923" spans="1:3">
       <c r="A1923" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="B1923">
-        <v>85120</v>
+        <v>85235</v>
       </c>
       <c r="C1923" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="1924" spans="1:3">
       <c r="A1924" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="B1924">
-        <v>85125</v>
+        <v>85276</v>
       </c>
       <c r="C1924" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="1925" spans="1:3">
       <c r="A1925" t="s">
-        <v>3156</v>
+        <v>3147</v>
       </c>
       <c r="B1925">
-        <v>85221</v>
+        <v>85301</v>
       </c>
       <c r="C1925" t="s">
         <v>3157</v>
       </c>
     </row>
     <row r="1926" spans="1:3">
       <c r="A1926" t="s">
         <v>3158</v>
       </c>
       <c r="B1926">
-        <v>85235</v>
+        <v>85356</v>
       </c>
       <c r="C1926" t="s">
         <v>3159</v>
       </c>
     </row>
     <row r="1927" spans="1:3">
       <c r="A1927" t="s">
         <v>3160</v>
       </c>
       <c r="B1927">
-        <v>85276</v>
+        <v>85368</v>
       </c>
       <c r="C1927" t="s">
         <v>3161</v>
       </c>
     </row>
     <row r="1928" spans="1:3">
       <c r="A1928" t="s">
-        <v>3152</v>
+        <v>3162</v>
       </c>
       <c r="B1928">
-        <v>85301</v>
+        <v>85368</v>
       </c>
       <c r="C1928" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="1929" spans="1:3">
       <c r="A1929" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="B1929">
-        <v>85356</v>
+        <v>85375</v>
       </c>
       <c r="C1929" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="1930" spans="1:3">
       <c r="A1930" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="B1930">
-        <v>85368</v>
+        <v>85386</v>
       </c>
       <c r="C1930" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="1931" spans="1:3">
       <c r="A1931" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B1931">
+        <v>85386</v>
+      </c>
+      <c r="C1931" t="s">
         <v>3167</v>
-      </c>
-[...4 lines deleted...]
-        <v>3168</v>
       </c>
     </row>
     <row r="1932" spans="1:3">
       <c r="A1932" t="s">
         <v>3169</v>
       </c>
       <c r="B1932">
-        <v>85375</v>
+        <v>85391</v>
       </c>
       <c r="C1932" t="s">
         <v>3170</v>
       </c>
     </row>
     <row r="1933" spans="1:3">
       <c r="A1933" t="s">
         <v>3171</v>
       </c>
       <c r="B1933">
-        <v>85386</v>
+        <v>85435</v>
       </c>
       <c r="C1933" t="s">
         <v>3172</v>
       </c>
     </row>
     <row r="1934" spans="1:3">
       <c r="A1934" t="s">
         <v>3173</v>
       </c>
       <c r="B1934">
-        <v>85386</v>
+        <v>85521</v>
       </c>
       <c r="C1934" t="s">
-        <v>3172</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="1935" spans="1:3">
       <c r="A1935" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
       <c r="B1935">
-        <v>85391</v>
+        <v>85540</v>
       </c>
       <c r="C1935" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="1936" spans="1:3">
       <c r="A1936" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="B1936">
-        <v>85435</v>
+        <v>85567</v>
       </c>
       <c r="C1936" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="1937" spans="1:3">
       <c r="A1937" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="B1937">
-        <v>85521</v>
+        <v>85570</v>
       </c>
       <c r="C1937" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="1938" spans="1:3">
       <c r="A1938" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
       <c r="B1938">
-        <v>85540</v>
+        <v>85591</v>
       </c>
       <c r="C1938" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="1939" spans="1:3">
       <c r="A1939" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
       <c r="B1939">
-        <v>85567</v>
+        <v>85635</v>
       </c>
       <c r="C1939" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="1940" spans="1:3">
       <c r="A1940" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="B1940">
-        <v>85570</v>
+        <v>85748</v>
       </c>
       <c r="C1940" t="s">
-        <v>3185</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="1941" spans="1:3">
       <c r="A1941" t="s">
         <v>3186</v>
       </c>
       <c r="B1941">
-        <v>85591</v>
+        <v>86156</v>
       </c>
       <c r="C1941" t="s">
         <v>3187</v>
       </c>
     </row>
     <row r="1942" spans="1:3">
       <c r="A1942" t="s">
         <v>3188</v>
       </c>
       <c r="B1942">
-        <v>85635</v>
+        <v>86161</v>
       </c>
       <c r="C1942" t="s">
-        <v>3189</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1943" spans="1:3">
       <c r="A1943" t="s">
-        <v>3190</v>
+        <v>3189</v>
       </c>
       <c r="B1943">
-        <v>85748</v>
+        <v>86161</v>
       </c>
       <c r="C1943" t="s">
-        <v>3138</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1944" spans="1:3">
       <c r="A1944" t="s">
-        <v>3191</v>
+        <v>3190</v>
       </c>
       <c r="B1944">
-        <v>86156</v>
+        <v>86161</v>
       </c>
       <c r="C1944" t="s">
-        <v>3192</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1945" spans="1:3">
       <c r="A1945" t="s">
-        <v>3193</v>
+        <v>3191</v>
       </c>
       <c r="B1945">
-        <v>86161</v>
+        <v>86165</v>
       </c>
       <c r="C1945" t="s">
-        <v>3192</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1946" spans="1:3">
       <c r="A1946" t="s">
-        <v>3194</v>
+        <v>3192</v>
       </c>
       <c r="B1946">
-        <v>86161</v>
+        <v>86167</v>
       </c>
       <c r="C1946" t="s">
-        <v>3192</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1947" spans="1:3">
       <c r="A1947" t="s">
-        <v>3195</v>
+        <v>3193</v>
       </c>
       <c r="B1947">
-        <v>86161</v>
+        <v>86179</v>
       </c>
       <c r="C1947" t="s">
-        <v>3192</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1948" spans="1:3">
       <c r="A1948" t="s">
-        <v>3196</v>
+        <v>3194</v>
       </c>
       <c r="B1948">
-        <v>86165</v>
+        <v>86199</v>
       </c>
       <c r="C1948" t="s">
-        <v>3192</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1949" spans="1:3">
       <c r="A1949" t="s">
-        <v>3197</v>
+        <v>3195</v>
       </c>
       <c r="B1949">
-        <v>86167</v>
+        <v>86316</v>
       </c>
       <c r="C1949" t="s">
-        <v>3192</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="1950" spans="1:3">
       <c r="A1950" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B1950">
+        <v>86368</v>
+      </c>
+      <c r="C1950" t="s">
         <v>3198</v>
-      </c>
-[...4 lines deleted...]
-        <v>3192</v>
       </c>
     </row>
     <row r="1951" spans="1:3">
       <c r="A1951" t="s">
         <v>3199</v>
       </c>
       <c r="B1951">
-        <v>86199</v>
+        <v>86381</v>
       </c>
       <c r="C1951" t="s">
-        <v>3192</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="1952" spans="1:3">
       <c r="A1952" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="B1952">
-        <v>86316</v>
+        <v>86399</v>
       </c>
       <c r="C1952" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="1953" spans="1:3">
       <c r="A1953" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="B1953">
-        <v>86368</v>
+        <v>86415</v>
       </c>
       <c r="C1953" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="1954" spans="1:3">
       <c r="A1954" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="B1954">
-        <v>86381</v>
+        <v>86453</v>
       </c>
       <c r="C1954" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="1955" spans="1:3">
       <c r="A1955" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="B1955">
-        <v>86399</v>
+        <v>86462</v>
       </c>
       <c r="C1955" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="1956" spans="1:3">
       <c r="A1956" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="B1956">
-        <v>86415</v>
+        <v>86477</v>
       </c>
       <c r="C1956" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="1957" spans="1:3">
       <c r="A1957" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="B1957">
-        <v>86453</v>
+        <v>86633</v>
       </c>
       <c r="C1957" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="1958" spans="1:3">
       <c r="A1958" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="B1958">
-        <v>86462</v>
+        <v>86653</v>
       </c>
       <c r="C1958" t="s">
-        <v>3213</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="1959" spans="1:3">
       <c r="A1959" t="s">
         <v>3214</v>
       </c>
       <c r="B1959">
-        <v>86477</v>
+        <v>86807</v>
       </c>
       <c r="C1959" t="s">
         <v>3215</v>
       </c>
     </row>
     <row r="1960" spans="1:3">
       <c r="A1960" t="s">
         <v>3216</v>
       </c>
       <c r="B1960">
-        <v>86633</v>
+        <v>86807</v>
       </c>
       <c r="C1960" t="s">
-        <v>3217</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="1961" spans="1:3">
       <c r="A1961" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B1961">
+        <v>86830</v>
+      </c>
+      <c r="C1961" t="s">
         <v>3218</v>
-      </c>
-[...4 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="1962" spans="1:3">
       <c r="A1962" t="s">
         <v>3219</v>
       </c>
       <c r="B1962">
-        <v>86807</v>
+        <v>86830</v>
       </c>
       <c r="C1962" t="s">
-        <v>3220</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="1963" spans="1:3">
       <c r="A1963" t="s">
-        <v>3221</v>
+        <v>1900</v>
       </c>
       <c r="B1963">
-        <v>86807</v>
+        <v>86836</v>
       </c>
       <c r="C1963" t="s">
         <v>3220</v>
       </c>
     </row>
     <row r="1964" spans="1:3">
       <c r="A1964" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B1964">
+        <v>86899</v>
+      </c>
+      <c r="C1964" t="s">
         <v>3222</v>
-      </c>
-[...4 lines deleted...]
-        <v>3223</v>
       </c>
     </row>
     <row r="1965" spans="1:3">
       <c r="A1965" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B1965">
+        <v>86911</v>
+      </c>
+      <c r="C1965" t="s">
         <v>3224</v>
-      </c>
-[...4 lines deleted...]
-        <v>3223</v>
       </c>
     </row>
     <row r="1966" spans="1:3">
       <c r="A1966" t="s">
-        <v>1901</v>
+        <v>3225</v>
       </c>
       <c r="B1966">
-        <v>86836</v>
+        <v>86919</v>
       </c>
       <c r="C1966" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1967" spans="1:3">
       <c r="A1967" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="B1967">
-        <v>86899</v>
+        <v>86971</v>
       </c>
       <c r="C1967" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="1968" spans="1:3">
       <c r="A1968" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="B1968">
-        <v>86911</v>
+        <v>87435</v>
       </c>
       <c r="C1968" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="1969" spans="1:3">
       <c r="A1969" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B1969">
+        <v>87437</v>
+      </c>
+      <c r="C1969" t="s">
         <v>3230</v>
-      </c>
-[...4 lines deleted...]
-        <v>3231</v>
       </c>
     </row>
     <row r="1970" spans="1:3">
       <c r="A1970" t="s">
         <v>3232</v>
       </c>
       <c r="B1970">
-        <v>86971</v>
+        <v>87452</v>
       </c>
       <c r="C1970" t="s">
         <v>3233</v>
       </c>
     </row>
     <row r="1971" spans="1:3">
       <c r="A1971" t="s">
         <v>3234</v>
       </c>
       <c r="B1971">
-        <v>87435</v>
+        <v>87463</v>
       </c>
       <c r="C1971" t="s">
         <v>3235</v>
       </c>
     </row>
     <row r="1972" spans="1:3">
       <c r="A1972" t="s">
         <v>3236</v>
       </c>
       <c r="B1972">
-        <v>87437</v>
+        <v>87527</v>
       </c>
       <c r="C1972" t="s">
-        <v>3235</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="1973" spans="1:3">
       <c r="A1973" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="B1973">
-        <v>87452</v>
+        <v>87600</v>
       </c>
       <c r="C1973" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="1974" spans="1:3">
       <c r="A1974" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="B1974">
-        <v>87463</v>
+        <v>87616</v>
       </c>
       <c r="C1974" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="1975" spans="1:3">
       <c r="A1975" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="B1975">
-        <v>87527</v>
+        <v>87634</v>
       </c>
       <c r="C1975" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1976" spans="1:3">
       <c r="A1976" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="B1976">
-        <v>87600</v>
+        <v>87645</v>
       </c>
       <c r="C1976" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="1977" spans="1:3">
       <c r="A1977" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="B1977">
-        <v>87616</v>
+        <v>87700</v>
       </c>
       <c r="C1977" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="1978" spans="1:3">
       <c r="A1978" t="s">
+        <v>3248</v>
+      </c>
+      <c r="B1978">
+        <v>87700</v>
+      </c>
+      <c r="C1978" t="s">
         <v>3247</v>
-      </c>
-[...4 lines deleted...]
-        <v>3248</v>
       </c>
     </row>
     <row r="1979" spans="1:3">
       <c r="A1979" t="s">
         <v>3249</v>
       </c>
       <c r="B1979">
-        <v>87645</v>
+        <v>87700</v>
       </c>
       <c r="C1979" t="s">
-        <v>3250</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="1980" spans="1:3">
       <c r="A1980" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B1980">
+        <v>87719</v>
+      </c>
+      <c r="C1980" t="s">
         <v>3251</v>
-      </c>
-[...4 lines deleted...]
-        <v>3252</v>
       </c>
     </row>
     <row r="1981" spans="1:3">
       <c r="A1981" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B1981">
+        <v>87730</v>
+      </c>
+      <c r="C1981" t="s">
         <v>3253</v>
-      </c>
-[...4 lines deleted...]
-        <v>3252</v>
       </c>
     </row>
     <row r="1982" spans="1:3">
       <c r="A1982" t="s">
         <v>3254</v>
       </c>
       <c r="B1982">
-        <v>87700</v>
+        <v>87772</v>
       </c>
       <c r="C1982" t="s">
-        <v>3252</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1983" spans="1:3">
       <c r="A1983" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="B1983">
-        <v>87719</v>
+        <v>88069</v>
       </c>
       <c r="C1983" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="1984" spans="1:3">
       <c r="A1984" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="B1984">
-        <v>87730</v>
+        <v>88079</v>
       </c>
       <c r="C1984" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="1985" spans="1:3">
       <c r="A1985" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="B1985">
-        <v>87772</v>
+        <v>88131</v>
       </c>
       <c r="C1985" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="1986" spans="1:3">
       <c r="A1986" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="B1986">
-        <v>88069</v>
+        <v>88161</v>
       </c>
       <c r="C1986" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1987" spans="1:3">
       <c r="A1987" t="s">
-        <v>3263</v>
+        <v>1106</v>
       </c>
       <c r="B1987">
-        <v>88079</v>
+        <v>88175</v>
       </c>
       <c r="C1987" t="s">
         <v>3264</v>
       </c>
     </row>
     <row r="1988" spans="1:3">
       <c r="A1988" t="s">
         <v>3265</v>
       </c>
       <c r="B1988">
-        <v>88131</v>
+        <v>88214</v>
       </c>
       <c r="C1988" t="s">
         <v>3266</v>
       </c>
     </row>
     <row r="1989" spans="1:3">
       <c r="A1989" t="s">
         <v>3267</v>
       </c>
       <c r="B1989">
-        <v>88161</v>
+        <v>88250</v>
       </c>
       <c r="C1989" t="s">
         <v>3268</v>
       </c>
     </row>
     <row r="1990" spans="1:3">
       <c r="A1990" t="s">
-        <v>1106</v>
+        <v>3269</v>
       </c>
       <c r="B1990">
-        <v>88175</v>
+        <v>88316</v>
       </c>
       <c r="C1990" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1991" spans="1:3">
       <c r="A1991" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
       <c r="B1991">
-        <v>88214</v>
+        <v>88339</v>
       </c>
       <c r="C1991" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="1992" spans="1:3">
       <c r="A1992" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
       <c r="B1992">
-        <v>88250</v>
+        <v>88348</v>
       </c>
       <c r="C1992" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="1993" spans="1:3">
       <c r="A1993" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="B1993">
-        <v>88316</v>
+        <v>88400</v>
       </c>
       <c r="C1993" t="s">
-        <v>3275</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="1994" spans="1:3">
       <c r="A1994" t="s">
         <v>3276</v>
       </c>
       <c r="B1994">
-        <v>88339</v>
+        <v>88410</v>
       </c>
       <c r="C1994" t="s">
         <v>3277</v>
       </c>
     </row>
     <row r="1995" spans="1:3">
       <c r="A1995" t="s">
         <v>3278</v>
       </c>
       <c r="B1995">
-        <v>88348</v>
+        <v>88422</v>
       </c>
       <c r="C1995" t="s">
         <v>3279</v>
       </c>
     </row>
     <row r="1996" spans="1:3">
       <c r="A1996" t="s">
         <v>3280</v>
       </c>
       <c r="B1996">
-        <v>88400</v>
+        <v>88427</v>
       </c>
       <c r="C1996" t="s">
-        <v>2948</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="1997" spans="1:3">
       <c r="A1997" t="s">
-        <v>3281</v>
+        <v>633</v>
       </c>
       <c r="B1997">
-        <v>88410</v>
+        <v>88451</v>
       </c>
       <c r="C1997" t="s">
         <v>3282</v>
       </c>
     </row>
     <row r="1998" spans="1:3">
       <c r="A1998" t="s">
         <v>3283</v>
       </c>
       <c r="B1998">
-        <v>88422</v>
+        <v>88471</v>
       </c>
       <c r="C1998" t="s">
         <v>3284</v>
       </c>
     </row>
     <row r="1999" spans="1:3">
       <c r="A1999" t="s">
         <v>3285</v>
       </c>
       <c r="B1999">
-        <v>88427</v>
+        <v>88499</v>
       </c>
       <c r="C1999" t="s">
         <v>3286</v>
       </c>
     </row>
     <row r="2000" spans="1:3">
       <c r="A2000" t="s">
-        <v>633</v>
+        <v>3287</v>
       </c>
       <c r="B2000">
-        <v>88451</v>
+        <v>88512</v>
       </c>
       <c r="C2000" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="2001" spans="1:3">
       <c r="A2001" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="B2001">
-        <v>88471</v>
+        <v>88630</v>
       </c>
       <c r="C2001" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="2002" spans="1:3">
       <c r="A2002" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="B2002">
-        <v>88499</v>
+        <v>88662</v>
       </c>
       <c r="C2002" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="2003" spans="1:3">
       <c r="A2003" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="B2003">
-        <v>88512</v>
+        <v>89073</v>
       </c>
       <c r="C2003" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="2004" spans="1:3">
       <c r="A2004" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B2004">
+        <v>89077</v>
+      </c>
+      <c r="C2004" t="s">
         <v>3294</v>
-      </c>
-[...4 lines deleted...]
-        <v>3295</v>
       </c>
     </row>
     <row r="2005" spans="1:3">
       <c r="A2005" t="s">
         <v>3296</v>
       </c>
       <c r="B2005">
-        <v>88662</v>
+        <v>89079</v>
       </c>
       <c r="C2005" t="s">
-        <v>3297</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="2006" spans="1:3">
       <c r="A2006" t="s">
-        <v>3298</v>
+        <v>3297</v>
       </c>
       <c r="B2006">
-        <v>89073</v>
+        <v>89081</v>
       </c>
       <c r="C2006" t="s">
-        <v>3299</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="2007" spans="1:3">
       <c r="A2007" t="s">
-        <v>3300</v>
+        <v>3298</v>
       </c>
       <c r="B2007">
-        <v>89077</v>
+        <v>89165</v>
       </c>
       <c r="C2007" t="s">
         <v>3299</v>
       </c>
     </row>
     <row r="2008" spans="1:3">
       <c r="A2008" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B2008">
+        <v>89188</v>
+      </c>
+      <c r="C2008" t="s">
         <v>3301</v>
-      </c>
-[...4 lines deleted...]
-        <v>3299</v>
       </c>
     </row>
     <row r="2009" spans="1:3">
       <c r="A2009" t="s">
         <v>3302</v>
       </c>
       <c r="B2009">
-        <v>89081</v>
+        <v>89231</v>
       </c>
       <c r="C2009" t="s">
-        <v>3299</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="2010" spans="1:3">
       <c r="A2010" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B2010">
+        <v>89233</v>
+      </c>
+      <c r="C2010" t="s">
         <v>3303</v>
-      </c>
-[...4 lines deleted...]
-        <v>3304</v>
       </c>
     </row>
     <row r="2011" spans="1:3">
       <c r="A2011" t="s">
         <v>3305</v>
       </c>
       <c r="B2011">
-        <v>89188</v>
+        <v>89264</v>
       </c>
       <c r="C2011" t="s">
         <v>3306</v>
       </c>
     </row>
     <row r="2012" spans="1:3">
       <c r="A2012" t="s">
         <v>3307</v>
       </c>
       <c r="B2012">
-        <v>89231</v>
+        <v>89264</v>
       </c>
       <c r="C2012" t="s">
-        <v>3308</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="2013" spans="1:3">
       <c r="A2013" t="s">
-        <v>3309</v>
+        <v>3308</v>
       </c>
       <c r="B2013">
-        <v>89233</v>
+        <v>89284</v>
       </c>
       <c r="C2013" t="s">
-        <v>3308</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="2014" spans="1:3">
       <c r="A2014" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B2014">
+        <v>89312</v>
+      </c>
+      <c r="C2014" t="s">
         <v>3310</v>
-      </c>
-[...4 lines deleted...]
-        <v>3311</v>
       </c>
     </row>
     <row r="2015" spans="1:3">
       <c r="A2015" t="s">
-        <v>3312</v>
+        <v>3305</v>
       </c>
       <c r="B2015">
-        <v>89264</v>
+        <v>89340</v>
       </c>
       <c r="C2015" t="s">
         <v>3311</v>
       </c>
     </row>
     <row r="2016" spans="1:3">
       <c r="A2016" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B2016">
+        <v>89343</v>
+      </c>
+      <c r="C2016" t="s">
         <v>3313</v>
-      </c>
-[...4 lines deleted...]
-        <v>3161</v>
       </c>
     </row>
     <row r="2017" spans="1:3">
       <c r="A2017" t="s">
         <v>3314</v>
       </c>
       <c r="B2017">
-        <v>89312</v>
+        <v>89362</v>
       </c>
       <c r="C2017" t="s">
         <v>3315</v>
       </c>
     </row>
     <row r="2018" spans="1:3">
       <c r="A2018" t="s">
-        <v>3310</v>
+        <v>3316</v>
       </c>
       <c r="B2018">
-        <v>89340</v>
+        <v>89415</v>
       </c>
       <c r="C2018" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="2019" spans="1:3">
       <c r="A2019" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="B2019">
-        <v>89343</v>
+        <v>89520</v>
       </c>
       <c r="C2019" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="2020" spans="1:3">
       <c r="A2020" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="B2020">
-        <v>89362</v>
+        <v>89542</v>
       </c>
       <c r="C2020" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="2021" spans="1:3">
       <c r="A2021" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="B2021">
-        <v>89415</v>
+        <v>89568</v>
       </c>
       <c r="C2021" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="2022" spans="1:3">
       <c r="A2022" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="B2022">
-        <v>89520</v>
+        <v>89601</v>
       </c>
       <c r="C2022" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="2023" spans="1:3">
       <c r="A2023" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="B2023">
-        <v>89542</v>
+        <v>90411</v>
       </c>
       <c r="C2023" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="2024" spans="1:3">
       <c r="A2024" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B2024">
+        <v>90425</v>
+      </c>
+      <c r="C2024" t="s">
         <v>3327</v>
-      </c>
-[...4 lines deleted...]
-        <v>3328</v>
       </c>
     </row>
     <row r="2025" spans="1:3">
       <c r="A2025" t="s">
         <v>3329</v>
       </c>
       <c r="B2025">
-        <v>89601</v>
+        <v>90441</v>
       </c>
       <c r="C2025" t="s">
-        <v>3330</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="2026" spans="1:3">
       <c r="A2026" t="s">
-        <v>3331</v>
+        <v>3330</v>
       </c>
       <c r="B2026">
-        <v>90411</v>
+        <v>90471</v>
       </c>
       <c r="C2026" t="s">
-        <v>3332</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="2027" spans="1:3">
       <c r="A2027" t="s">
-        <v>3333</v>
+        <v>3331</v>
       </c>
       <c r="B2027">
-        <v>90425</v>
+        <v>90471</v>
       </c>
       <c r="C2027" t="s">
-        <v>3332</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="2028" spans="1:3">
       <c r="A2028" t="s">
-        <v>3334</v>
+        <v>3332</v>
       </c>
       <c r="B2028">
-        <v>90441</v>
+        <v>90473</v>
       </c>
       <c r="C2028" t="s">
-        <v>3332</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="2029" spans="1:3">
       <c r="A2029" t="s">
-        <v>3335</v>
+        <v>3333</v>
       </c>
       <c r="B2029">
-        <v>90471</v>
+        <v>90491</v>
       </c>
       <c r="C2029" t="s">
-        <v>3332</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="2030" spans="1:3">
       <c r="A2030" t="s">
-        <v>3336</v>
+        <v>3334</v>
       </c>
       <c r="B2030">
-        <v>90471</v>
+        <v>90518</v>
       </c>
       <c r="C2030" t="s">
-        <v>3332</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="2031" spans="1:3">
       <c r="A2031" t="s">
-        <v>3337</v>
+        <v>3336</v>
       </c>
       <c r="B2031">
-        <v>90473</v>
+        <v>90518</v>
       </c>
       <c r="C2031" t="s">
-        <v>3332</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="2032" spans="1:3">
       <c r="A2032" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B2032">
+        <v>90542</v>
+      </c>
+      <c r="C2032" t="s">
         <v>3338</v>
-      </c>
-[...4 lines deleted...]
-        <v>3332</v>
       </c>
     </row>
     <row r="2033" spans="1:3">
       <c r="A2033" t="s">
         <v>3339</v>
       </c>
       <c r="B2033">
-        <v>90518</v>
+        <v>90571</v>
       </c>
       <c r="C2033" t="s">
         <v>3340</v>
       </c>
     </row>
     <row r="2034" spans="1:3">
       <c r="A2034" t="s">
         <v>3341</v>
       </c>
       <c r="B2034">
-        <v>90518</v>
+        <v>90762</v>
       </c>
       <c r="C2034" t="s">
-        <v>3340</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="2035" spans="1:3">
       <c r="A2035" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B2035">
+        <v>90762</v>
+      </c>
+      <c r="C2035" t="s">
         <v>3342</v>
-      </c>
-[...4 lines deleted...]
-        <v>3343</v>
       </c>
     </row>
     <row r="2036" spans="1:3">
       <c r="A2036" t="s">
         <v>3344</v>
       </c>
       <c r="B2036">
-        <v>90571</v>
+        <v>90763</v>
       </c>
       <c r="C2036" t="s">
-        <v>3345</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="2037" spans="1:3">
       <c r="A2037" t="s">
-        <v>3346</v>
+        <v>3345</v>
       </c>
       <c r="B2037">
-        <v>90762</v>
+        <v>90765</v>
       </c>
       <c r="C2037" t="s">
-        <v>3347</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="2038" spans="1:3">
       <c r="A2038" t="s">
-        <v>3348</v>
+        <v>3346</v>
       </c>
       <c r="B2038">
-        <v>90762</v>
+        <v>91052</v>
       </c>
       <c r="C2038" t="s">
         <v>3347</v>
       </c>
     </row>
     <row r="2039" spans="1:3">
       <c r="A2039" t="s">
-        <v>3349</v>
+        <v>1476</v>
       </c>
       <c r="B2039">
-        <v>90763</v>
+        <v>91056</v>
       </c>
       <c r="C2039" t="s">
         <v>3347</v>
       </c>
     </row>
     <row r="2040" spans="1:3">
       <c r="A2040" t="s">
-        <v>3350</v>
+        <v>3348</v>
       </c>
       <c r="B2040">
-        <v>90765</v>
+        <v>91056</v>
       </c>
       <c r="C2040" t="s">
         <v>3347</v>
       </c>
     </row>
     <row r="2041" spans="1:3">
       <c r="A2041" t="s">
-        <v>3351</v>
+        <v>3349</v>
       </c>
       <c r="B2041">
-        <v>91052</v>
+        <v>91056</v>
       </c>
       <c r="C2041" t="s">
-        <v>3352</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="2042" spans="1:3">
       <c r="A2042" t="s">
-        <v>1476</v>
+        <v>3350</v>
       </c>
       <c r="B2042">
-        <v>91056</v>
+        <v>91058</v>
       </c>
       <c r="C2042" t="s">
-        <v>3352</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="2043" spans="1:3">
       <c r="A2043" t="s">
-        <v>3353</v>
+        <v>3351</v>
       </c>
       <c r="B2043">
-        <v>91056</v>
+        <v>91074</v>
       </c>
       <c r="C2043" t="s">
         <v>3352</v>
       </c>
     </row>
     <row r="2044" spans="1:3">
       <c r="A2044" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B2044">
+        <v>91077</v>
+      </c>
+      <c r="C2044" t="s">
         <v>3354</v>
-      </c>
-[...4 lines deleted...]
-        <v>3352</v>
       </c>
     </row>
     <row r="2045" spans="1:3">
       <c r="A2045" t="s">
         <v>3355</v>
       </c>
       <c r="B2045">
-        <v>91058</v>
+        <v>91080</v>
       </c>
       <c r="C2045" t="s">
-        <v>3352</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="2046" spans="1:3">
       <c r="A2046" t="s">
-        <v>3356</v>
+        <v>883</v>
       </c>
       <c r="B2046">
-        <v>91074</v>
+        <v>91126</v>
       </c>
       <c r="C2046" t="s">
         <v>3357</v>
       </c>
     </row>
     <row r="2047" spans="1:3">
       <c r="A2047" t="s">
         <v>3358</v>
       </c>
       <c r="B2047">
-        <v>91077</v>
+        <v>91154</v>
       </c>
       <c r="C2047" t="s">
         <v>3359</v>
       </c>
     </row>
     <row r="2048" spans="1:3">
       <c r="A2048" t="s">
+        <v>440</v>
+      </c>
+      <c r="B2048">
+        <v>91187</v>
+      </c>
+      <c r="C2048" t="s">
         <v>3360</v>
-      </c>
-[...4 lines deleted...]
-        <v>3361</v>
       </c>
     </row>
     <row r="2049" spans="1:3">
       <c r="A2049" t="s">
-        <v>883</v>
+        <v>3361</v>
       </c>
       <c r="B2049">
-        <v>91126</v>
+        <v>91220</v>
       </c>
       <c r="C2049" t="s">
         <v>3362</v>
       </c>
     </row>
     <row r="2050" spans="1:3">
       <c r="A2050" t="s">
         <v>3363</v>
       </c>
       <c r="B2050">
-        <v>91154</v>
+        <v>91257</v>
       </c>
       <c r="C2050" t="s">
         <v>3364</v>
       </c>
     </row>
     <row r="2051" spans="1:3">
       <c r="A2051" t="s">
-        <v>440</v>
+        <v>3365</v>
       </c>
       <c r="B2051">
-        <v>91187</v>
+        <v>91301</v>
       </c>
       <c r="C2051" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="2052" spans="1:3">
       <c r="A2052" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B2052">
+        <v>91301</v>
+      </c>
+      <c r="C2052" t="s">
         <v>3366</v>
-      </c>
-[...4 lines deleted...]
-        <v>3367</v>
       </c>
     </row>
     <row r="2053" spans="1:3">
       <c r="A2053" t="s">
         <v>3368</v>
       </c>
       <c r="B2053">
-        <v>91257</v>
+        <v>91301</v>
       </c>
       <c r="C2053" t="s">
-        <v>3369</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="2054" spans="1:3">
       <c r="A2054" t="s">
+        <v>3369</v>
+      </c>
+      <c r="B2054">
+        <v>91315</v>
+      </c>
+      <c r="C2054" t="s">
         <v>3370</v>
-      </c>
-[...4 lines deleted...]
-        <v>3371</v>
       </c>
     </row>
     <row r="2055" spans="1:3">
       <c r="A2055" t="s">
+        <v>3371</v>
+      </c>
+      <c r="B2055">
+        <v>91320</v>
+      </c>
+      <c r="C2055" t="s">
         <v>3372</v>
-      </c>
-[...4 lines deleted...]
-        <v>3371</v>
       </c>
     </row>
     <row r="2056" spans="1:3">
       <c r="A2056" t="s">
         <v>3373</v>
       </c>
       <c r="B2056">
-        <v>91301</v>
+        <v>91325</v>
       </c>
       <c r="C2056" t="s">
-        <v>3371</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="2057" spans="1:3">
       <c r="A2057" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="B2057">
-        <v>91315</v>
+        <v>91350</v>
       </c>
       <c r="C2057" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="2058" spans="1:3">
       <c r="A2058" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="B2058">
-        <v>91320</v>
+        <v>91413</v>
       </c>
       <c r="C2058" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="2059" spans="1:3">
       <c r="A2059" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="B2059">
-        <v>91325</v>
+        <v>91522</v>
       </c>
       <c r="C2059" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="2060" spans="1:3">
       <c r="A2060" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="B2060">
-        <v>91350</v>
+        <v>91541</v>
       </c>
       <c r="C2060" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="2061" spans="1:3">
       <c r="A2061" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="B2061">
-        <v>91413</v>
+        <v>91560</v>
       </c>
       <c r="C2061" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="2062" spans="1:3">
       <c r="A2062" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
       <c r="B2062">
-        <v>91522</v>
+        <v>91567</v>
       </c>
       <c r="C2062" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="2063" spans="1:3">
       <c r="A2063" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="B2063">
-        <v>91541</v>
+        <v>91586</v>
       </c>
       <c r="C2063" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="2064" spans="1:3">
       <c r="A2064" t="s">
-        <v>3388</v>
+        <v>633</v>
       </c>
       <c r="B2064">
-        <v>91560</v>
+        <v>91620</v>
       </c>
       <c r="C2064" t="s">
         <v>3389</v>
       </c>
     </row>
     <row r="2065" spans="1:3">
       <c r="A2065" t="s">
         <v>3390</v>
       </c>
       <c r="B2065">
-        <v>91567</v>
+        <v>91628</v>
       </c>
       <c r="C2065" t="s">
         <v>3391</v>
       </c>
     </row>
     <row r="2066" spans="1:3">
       <c r="A2066" t="s">
         <v>3392</v>
       </c>
       <c r="B2066">
-        <v>91586</v>
+        <v>91732</v>
       </c>
       <c r="C2066" t="s">
         <v>3393</v>
       </c>
     </row>
     <row r="2067" spans="1:3">
       <c r="A2067" t="s">
-        <v>633</v>
+        <v>3394</v>
       </c>
       <c r="B2067">
-        <v>91620</v>
+        <v>91781</v>
       </c>
       <c r="C2067" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="2068" spans="1:3">
       <c r="A2068" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="B2068">
-        <v>91628</v>
+        <v>92224</v>
       </c>
       <c r="C2068" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="2069" spans="1:3">
       <c r="A2069" t="s">
+        <v>3398</v>
+      </c>
+      <c r="B2069">
+        <v>92224</v>
+      </c>
+      <c r="C2069" t="s">
         <v>3397</v>
-      </c>
-[...4 lines deleted...]
-        <v>3398</v>
       </c>
     </row>
     <row r="2070" spans="1:3">
       <c r="A2070" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B2070">
+        <v>92278</v>
+      </c>
+      <c r="C2070" t="s">
         <v>3399</v>
-      </c>
-[...4 lines deleted...]
-        <v>3400</v>
       </c>
     </row>
     <row r="2071" spans="1:3">
       <c r="A2071" t="s">
+        <v>3400</v>
+      </c>
+      <c r="B2071">
+        <v>92318</v>
+      </c>
+      <c r="C2071" t="s">
         <v>3401</v>
-      </c>
-[...4 lines deleted...]
-        <v>3402</v>
       </c>
     </row>
     <row r="2072" spans="1:3">
       <c r="A2072" t="s">
-        <v>3403</v>
+        <v>780</v>
       </c>
       <c r="B2072">
-        <v>92224</v>
+        <v>92345</v>
       </c>
       <c r="C2072" t="s">
         <v>3402</v>
       </c>
     </row>
     <row r="2073" spans="1:3">
       <c r="A2073" t="s">
-        <v>2557</v>
+        <v>3403</v>
       </c>
       <c r="B2073">
-        <v>92278</v>
+        <v>92521</v>
       </c>
       <c r="C2073" t="s">
         <v>3404</v>
       </c>
     </row>
     <row r="2074" spans="1:3">
       <c r="A2074" t="s">
         <v>3405</v>
       </c>
       <c r="B2074">
-        <v>92318</v>
+        <v>92681</v>
       </c>
       <c r="C2074" t="s">
         <v>3406</v>
       </c>
     </row>
     <row r="2075" spans="1:3">
       <c r="A2075" t="s">
-        <v>780</v>
+        <v>3238</v>
       </c>
       <c r="B2075">
-        <v>92345</v>
+        <v>93051</v>
       </c>
       <c r="C2075" t="s">
         <v>3407</v>
       </c>
     </row>
     <row r="2076" spans="1:3">
       <c r="A2076" t="s">
         <v>3408</v>
       </c>
       <c r="B2076">
-        <v>92521</v>
+        <v>93051</v>
       </c>
       <c r="C2076" t="s">
-        <v>3409</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="2077" spans="1:3">
       <c r="A2077" t="s">
-        <v>3410</v>
+        <v>3409</v>
       </c>
       <c r="B2077">
-        <v>92681</v>
+        <v>93055</v>
       </c>
       <c r="C2077" t="s">
-        <v>3411</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="2078" spans="1:3">
       <c r="A2078" t="s">
-        <v>3243</v>
+        <v>3410</v>
       </c>
       <c r="B2078">
-        <v>93051</v>
+        <v>93073</v>
       </c>
       <c r="C2078" t="s">
-        <v>3412</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="2079" spans="1:3">
       <c r="A2079" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B2079">
+        <v>93086</v>
+      </c>
+      <c r="C2079" t="s">
         <v>3413</v>
-      </c>
-[...4 lines deleted...]
-        <v>3412</v>
       </c>
     </row>
     <row r="2080" spans="1:3">
       <c r="A2080" t="s">
         <v>3414</v>
       </c>
       <c r="B2080">
-        <v>93055</v>
+        <v>93426</v>
       </c>
       <c r="C2080" t="s">
-        <v>3412</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="2081" spans="1:3">
       <c r="A2081" t="s">
+        <v>3416</v>
+      </c>
+      <c r="B2081">
+        <v>93426</v>
+      </c>
+      <c r="C2081" t="s">
         <v>3415</v>
-      </c>
-[...4 lines deleted...]
-        <v>3416</v>
       </c>
     </row>
     <row r="2082" spans="1:3">
       <c r="A2082" t="s">
         <v>3417</v>
       </c>
       <c r="B2082">
-        <v>93086</v>
+        <v>93444</v>
       </c>
       <c r="C2082" t="s">
         <v>3418</v>
       </c>
     </row>
     <row r="2083" spans="1:3">
       <c r="A2083" t="s">
         <v>3419</v>
       </c>
       <c r="B2083">
-        <v>93426</v>
+        <v>93474</v>
       </c>
       <c r="C2083" t="s">
         <v>3420</v>
       </c>
     </row>
     <row r="2084" spans="1:3">
       <c r="A2084" t="s">
         <v>3421</v>
       </c>
       <c r="B2084">
-        <v>93426</v>
+        <v>94036</v>
       </c>
       <c r="C2084" t="s">
-        <v>3420</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="2085" spans="1:3">
       <c r="A2085" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B2085">
+        <v>94036</v>
+      </c>
+      <c r="C2085" t="s">
         <v>3422</v>
-      </c>
-[...4 lines deleted...]
-        <v>3423</v>
       </c>
     </row>
     <row r="2086" spans="1:3">
       <c r="A2086" t="s">
         <v>3424</v>
       </c>
       <c r="B2086">
-        <v>93474</v>
+        <v>94051</v>
       </c>
       <c r="C2086" t="s">
         <v>3425</v>
       </c>
     </row>
     <row r="2087" spans="1:3">
       <c r="A2087" t="s">
         <v>3426</v>
       </c>
       <c r="B2087">
-        <v>94036</v>
+        <v>94081</v>
       </c>
       <c r="C2087" t="s">
         <v>3427</v>
       </c>
     </row>
     <row r="2088" spans="1:3">
       <c r="A2088" t="s">
         <v>3428</v>
       </c>
       <c r="B2088">
-        <v>94036</v>
+        <v>94113</v>
       </c>
       <c r="C2088" t="s">
-        <v>3427</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="2089" spans="1:3">
       <c r="A2089" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="B2089">
-        <v>94051</v>
+        <v>94121</v>
       </c>
       <c r="C2089" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="2090" spans="1:3">
       <c r="A2090" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="B2090">
-        <v>94081</v>
+        <v>94209</v>
       </c>
       <c r="C2090" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="2091" spans="1:3">
       <c r="A2091" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="B2091">
-        <v>94113</v>
+        <v>94227</v>
       </c>
       <c r="C2091" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="2092" spans="1:3">
       <c r="A2092" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="B2092">
-        <v>94121</v>
+        <v>94315</v>
       </c>
       <c r="C2092" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="2093" spans="1:3">
       <c r="A2093" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
       <c r="B2093">
-        <v>94209</v>
+        <v>94356</v>
       </c>
       <c r="C2093" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="2094" spans="1:3">
       <c r="A2094" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="B2094">
-        <v>94227</v>
+        <v>94559</v>
       </c>
       <c r="C2094" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="2095" spans="1:3">
       <c r="A2095" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="B2095">
-        <v>94315</v>
+        <v>95028</v>
       </c>
       <c r="C2095" t="s">
-        <v>3442</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="2096" spans="1:3">
       <c r="A2096" t="s">
         <v>3443</v>
       </c>
       <c r="B2096">
-        <v>94356</v>
+        <v>95213</v>
       </c>
       <c r="C2096" t="s">
         <v>3444</v>
       </c>
     </row>
     <row r="2097" spans="1:3">
       <c r="A2097" t="s">
         <v>3445</v>
       </c>
       <c r="B2097">
-        <v>94559</v>
+        <v>95448</v>
       </c>
       <c r="C2097" t="s">
         <v>3446</v>
       </c>
     </row>
     <row r="2098" spans="1:3">
       <c r="A2098" t="s">
         <v>3447</v>
       </c>
       <c r="B2098">
-        <v>95028</v>
+        <v>95460</v>
       </c>
       <c r="C2098" t="s">
-        <v>2084</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="2099" spans="1:3">
       <c r="A2099" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="B2099">
-        <v>95213</v>
+        <v>95482</v>
       </c>
       <c r="C2099" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="2100" spans="1:3">
       <c r="A2100" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="B2100">
-        <v>95448</v>
+        <v>95502</v>
       </c>
       <c r="C2100" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="2101" spans="1:3">
       <c r="A2101" t="s">
-        <v>3452</v>
+        <v>883</v>
       </c>
       <c r="B2101">
-        <v>95460</v>
+        <v>95512</v>
       </c>
       <c r="C2101" t="s">
         <v>3453</v>
       </c>
     </row>
     <row r="2102" spans="1:3">
       <c r="A2102" t="s">
         <v>3454</v>
       </c>
       <c r="B2102">
-        <v>95482</v>
+        <v>95666</v>
       </c>
       <c r="C2102" t="s">
         <v>3455</v>
       </c>
     </row>
     <row r="2103" spans="1:3">
       <c r="A2103" t="s">
         <v>3456</v>
       </c>
       <c r="B2103">
-        <v>95502</v>
+        <v>95709</v>
       </c>
       <c r="C2103" t="s">
         <v>3457</v>
       </c>
     </row>
     <row r="2104" spans="1:3">
       <c r="A2104" t="s">
-        <v>883</v>
+        <v>3458</v>
       </c>
       <c r="B2104">
-        <v>95512</v>
+        <v>96050</v>
       </c>
       <c r="C2104" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="2105" spans="1:3">
       <c r="A2105" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B2105">
+        <v>96052</v>
+      </c>
+      <c r="C2105" t="s">
         <v>3459</v>
-      </c>
-[...4 lines deleted...]
-        <v>3460</v>
       </c>
     </row>
     <row r="2106" spans="1:3">
       <c r="A2106" t="s">
         <v>3461</v>
       </c>
       <c r="B2106">
-        <v>95709</v>
+        <v>96052</v>
       </c>
       <c r="C2106" t="s">
-        <v>3462</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="2107" spans="1:3">
       <c r="A2107" t="s">
-        <v>3463</v>
+        <v>3462</v>
       </c>
       <c r="B2107">
-        <v>96050</v>
+        <v>96052</v>
       </c>
       <c r="C2107" t="s">
-        <v>3464</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="2108" spans="1:3">
       <c r="A2108" t="s">
-        <v>3465</v>
+        <v>3463</v>
       </c>
       <c r="B2108">
-        <v>96052</v>
+        <v>96106</v>
       </c>
       <c r="C2108" t="s">
         <v>3464</v>
       </c>
     </row>
     <row r="2109" spans="1:3">
       <c r="A2109" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B2109">
+        <v>96132</v>
+      </c>
+      <c r="C2109" t="s">
         <v>3466</v>
-      </c>
-[...4 lines deleted...]
-        <v>3464</v>
       </c>
     </row>
     <row r="2110" spans="1:3">
       <c r="A2110" t="s">
         <v>3467</v>
       </c>
       <c r="B2110">
-        <v>96052</v>
+        <v>96215</v>
       </c>
       <c r="C2110" t="s">
-        <v>3464</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="2111" spans="1:3">
       <c r="A2111" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
       <c r="B2111">
-        <v>96106</v>
+        <v>96231</v>
       </c>
       <c r="C2111" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="2112" spans="1:3">
       <c r="A2112" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
       <c r="B2112">
-        <v>96132</v>
+        <v>96264</v>
       </c>
       <c r="C2112" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="2113" spans="1:3">
       <c r="A2113" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="B2113">
-        <v>96215</v>
+        <v>96268</v>
       </c>
       <c r="C2113" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="2114" spans="1:3">
       <c r="A2114" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="B2114">
-        <v>96231</v>
+        <v>96271</v>
       </c>
       <c r="C2114" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="2115" spans="1:3">
       <c r="A2115" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
       <c r="B2115">
-        <v>96264</v>
+        <v>96328</v>
       </c>
       <c r="C2115" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="2116" spans="1:3">
       <c r="A2116" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B2116">
+        <v>96328</v>
+      </c>
+      <c r="C2116" t="s">
         <v>3478</v>
-      </c>
-[...4 lines deleted...]
-        <v>3479</v>
       </c>
     </row>
     <row r="2117" spans="1:3">
       <c r="A2117" t="s">
         <v>3480</v>
       </c>
       <c r="B2117">
-        <v>96271</v>
+        <v>96450</v>
       </c>
       <c r="C2117" t="s">
         <v>3481</v>
       </c>
     </row>
     <row r="2118" spans="1:3">
       <c r="A2118" t="s">
         <v>3482</v>
       </c>
       <c r="B2118">
-        <v>96328</v>
+        <v>96450</v>
       </c>
       <c r="C2118" t="s">
-        <v>3483</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="2119" spans="1:3">
       <c r="A2119" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B2119">
+        <v>96515</v>
+      </c>
+      <c r="C2119" t="s">
         <v>3484</v>
-      </c>
-[...4 lines deleted...]
-        <v>3483</v>
       </c>
     </row>
     <row r="2120" spans="1:3">
       <c r="A2120" t="s">
         <v>3485</v>
       </c>
       <c r="B2120">
-        <v>96450</v>
+        <v>97080</v>
       </c>
       <c r="C2120" t="s">
         <v>3486</v>
       </c>
     </row>
     <row r="2121" spans="1:3">
       <c r="A2121" t="s">
         <v>3487</v>
       </c>
       <c r="B2121">
-        <v>96450</v>
+        <v>97082</v>
       </c>
       <c r="C2121" t="s">
-        <v>3486</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="2122" spans="1:3">
       <c r="A2122" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B2122">
+        <v>97084</v>
+      </c>
+      <c r="C2122" t="s">
         <v>3488</v>
-      </c>
-[...4 lines deleted...]
-        <v>3489</v>
       </c>
     </row>
     <row r="2123" spans="1:3">
       <c r="A2123" t="s">
-        <v>3490</v>
+        <v>3489</v>
       </c>
       <c r="B2123">
-        <v>97080</v>
+        <v>97084</v>
       </c>
       <c r="C2123" t="s">
-        <v>3491</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="2124" spans="1:3">
       <c r="A2124" t="s">
-        <v>3492</v>
+        <v>3490</v>
       </c>
       <c r="B2124">
-        <v>97082</v>
+        <v>97084</v>
       </c>
       <c r="C2124" t="s">
-        <v>3493</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="2125" spans="1:3">
       <c r="A2125" t="s">
-        <v>1476</v>
+        <v>3491</v>
       </c>
       <c r="B2125">
-        <v>97084</v>
+        <v>97215</v>
       </c>
       <c r="C2125" t="s">
-        <v>3493</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="2126" spans="1:3">
       <c r="A2126" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B2126">
+        <v>97241</v>
+      </c>
+      <c r="C2126" t="s">
         <v>3494</v>
-      </c>
-[...4 lines deleted...]
-        <v>3493</v>
       </c>
     </row>
     <row r="2127" spans="1:3">
       <c r="A2127" t="s">
+        <v>633</v>
+      </c>
+      <c r="B2127">
+        <v>97262</v>
+      </c>
+      <c r="C2127" t="s">
         <v>3495</v>
-      </c>
-[...4 lines deleted...]
-        <v>3493</v>
       </c>
     </row>
     <row r="2128" spans="1:3">
       <c r="A2128" t="s">
         <v>3496</v>
       </c>
       <c r="B2128">
-        <v>97215</v>
+        <v>97332</v>
       </c>
       <c r="C2128" t="s">
         <v>3497</v>
       </c>
     </row>
     <row r="2129" spans="1:3">
       <c r="A2129" t="s">
         <v>3498</v>
       </c>
       <c r="B2129">
-        <v>97241</v>
+        <v>97337</v>
       </c>
       <c r="C2129" t="s">
         <v>3499</v>
       </c>
     </row>
     <row r="2130" spans="1:3">
       <c r="A2130" t="s">
-        <v>633</v>
+        <v>3500</v>
       </c>
       <c r="B2130">
-        <v>97262</v>
+        <v>97337</v>
       </c>
       <c r="C2130" t="s">
-        <v>3500</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="2131" spans="1:3">
       <c r="A2131" t="s">
         <v>3501</v>
       </c>
       <c r="B2131">
-        <v>97332</v>
+        <v>97340</v>
       </c>
       <c r="C2131" t="s">
         <v>3502</v>
       </c>
     </row>
     <row r="2132" spans="1:3">
       <c r="A2132" t="s">
         <v>3503</v>
       </c>
       <c r="B2132">
-        <v>97337</v>
+        <v>97359</v>
       </c>
       <c r="C2132" t="s">
         <v>3504</v>
       </c>
     </row>
     <row r="2133" spans="1:3">
       <c r="A2133" t="s">
         <v>3505</v>
       </c>
       <c r="B2133">
-        <v>97337</v>
+        <v>97424</v>
       </c>
       <c r="C2133" t="s">
-        <v>3504</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="2134" spans="1:3">
       <c r="A2134" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B2134">
+        <v>97424</v>
+      </c>
+      <c r="C2134" t="s">
         <v>3506</v>
-      </c>
-[...4 lines deleted...]
-        <v>3507</v>
       </c>
     </row>
     <row r="2135" spans="1:3">
       <c r="A2135" t="s">
         <v>3508</v>
       </c>
       <c r="B2135">
-        <v>97359</v>
+        <v>97483</v>
       </c>
       <c r="C2135" t="s">
         <v>3509</v>
       </c>
     </row>
     <row r="2136" spans="1:3">
       <c r="A2136" t="s">
         <v>3510</v>
       </c>
       <c r="B2136">
-        <v>97424</v>
+        <v>97488</v>
       </c>
       <c r="C2136" t="s">
         <v>3511</v>
       </c>
     </row>
     <row r="2137" spans="1:3">
       <c r="A2137" t="s">
         <v>3512</v>
       </c>
       <c r="B2137">
-        <v>97424</v>
+        <v>97502</v>
       </c>
       <c r="C2137" t="s">
-        <v>3511</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="2138" spans="1:3">
       <c r="A2138" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="B2138">
-        <v>97483</v>
+        <v>97525</v>
       </c>
       <c r="C2138" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="2139" spans="1:3">
       <c r="A2139" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="B2139">
-        <v>97488</v>
+        <v>97631</v>
       </c>
       <c r="C2139" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="2140" spans="1:3">
       <c r="A2140" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="B2140">
-        <v>97502</v>
+        <v>97633</v>
       </c>
       <c r="C2140" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="2141" spans="1:3">
       <c r="A2141" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="B2141">
-        <v>97525</v>
+        <v>97638</v>
       </c>
       <c r="C2141" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="2142" spans="1:3">
       <c r="A2142" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B2142">
+        <v>97638</v>
+      </c>
+      <c r="C2142" t="s">
         <v>3521</v>
-      </c>
-[...4 lines deleted...]
-        <v>3522</v>
       </c>
     </row>
     <row r="2143" spans="1:3">
       <c r="A2143" t="s">
         <v>3523</v>
       </c>
       <c r="B2143">
-        <v>97633</v>
+        <v>97702</v>
       </c>
       <c r="C2143" t="s">
         <v>3524</v>
       </c>
     </row>
     <row r="2144" spans="1:3">
       <c r="A2144" t="s">
         <v>3525</v>
       </c>
       <c r="B2144">
-        <v>97638</v>
+        <v>97705</v>
       </c>
       <c r="C2144" t="s">
         <v>3526</v>
       </c>
     </row>
     <row r="2145" spans="1:3">
       <c r="A2145" t="s">
         <v>3527</v>
       </c>
       <c r="B2145">
-        <v>97638</v>
+        <v>97717</v>
       </c>
       <c r="C2145" t="s">
-        <v>3526</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="2146" spans="1:3">
       <c r="A2146" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
       <c r="B2146">
-        <v>97702</v>
+        <v>97753</v>
       </c>
       <c r="C2146" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="2147" spans="1:3">
       <c r="A2147" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
       <c r="B2147">
-        <v>97705</v>
+        <v>97762</v>
       </c>
       <c r="C2147" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="2148" spans="1:3">
       <c r="A2148" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="B2148">
-        <v>97717</v>
+        <v>97877</v>
       </c>
       <c r="C2148" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="2149" spans="1:3">
       <c r="A2149" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="B2149">
-        <v>97753</v>
+        <v>98528</v>
       </c>
       <c r="C2149" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="2150" spans="1:3">
       <c r="A2150" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
       <c r="B2150">
-        <v>97762</v>
+        <v>98574</v>
       </c>
       <c r="C2150" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="2151" spans="1:3">
       <c r="A2151" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
       <c r="B2151">
-        <v>97877</v>
+        <v>99085</v>
       </c>
       <c r="C2151" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="2152" spans="1:3">
       <c r="A2152" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B2152">
+        <v>99091</v>
+      </c>
+      <c r="C2152" t="s">
         <v>3540</v>
-      </c>
-[...4 lines deleted...]
-        <v>3541</v>
       </c>
     </row>
     <row r="2153" spans="1:3">
       <c r="A2153" t="s">
         <v>3542</v>
       </c>
       <c r="B2153">
-        <v>98574</v>
+        <v>99094</v>
       </c>
       <c r="C2153" t="s">
-        <v>3543</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="2154" spans="1:3">
       <c r="A2154" t="s">
-        <v>3544</v>
+        <v>3543</v>
       </c>
       <c r="B2154">
-        <v>99085</v>
+        <v>99097</v>
       </c>
       <c r="C2154" t="s">
-        <v>3545</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="2155" spans="1:3">
       <c r="A2155" t="s">
-        <v>3546</v>
+        <v>3544</v>
       </c>
       <c r="B2155">
-        <v>99091</v>
+        <v>99099</v>
       </c>
       <c r="C2155" t="s">
-        <v>3545</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="2156" spans="1:3">
       <c r="A2156" t="s">
-        <v>3547</v>
+        <v>3545</v>
       </c>
       <c r="B2156">
-        <v>99094</v>
+        <v>99310</v>
       </c>
       <c r="C2156" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="2157" spans="1:3">
       <c r="A2157" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B2157">
+        <v>99334</v>
+      </c>
+      <c r="C2157" t="s">
         <v>3548</v>
-      </c>
-[...4 lines deleted...]
-        <v>3545</v>
       </c>
     </row>
     <row r="2158" spans="1:3">
       <c r="A2158" t="s">
         <v>3549</v>
       </c>
       <c r="B2158">
-        <v>99099</v>
+        <v>99425</v>
       </c>
       <c r="C2158" t="s">
-        <v>3545</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="2159" spans="1:3">
       <c r="A2159" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
       <c r="B2159">
-        <v>99310</v>
+        <v>99438</v>
       </c>
       <c r="C2159" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="2160" spans="1:3">
       <c r="A2160" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
       <c r="B2160">
-        <v>99334</v>
+        <v>99441</v>
       </c>
       <c r="C2160" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="2161" spans="1:3">
       <c r="A2161" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
       <c r="B2161">
-        <v>99425</v>
+        <v>99510</v>
       </c>
       <c r="C2161" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="2162" spans="1:3">
       <c r="A2162" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
       <c r="B2162">
-        <v>99438</v>
+        <v>99610</v>
       </c>
       <c r="C2162" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="2163" spans="1:3">
       <c r="A2163" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="B2163">
-        <v>99441</v>
+        <v>99718</v>
       </c>
       <c r="C2163" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="2164" spans="1:3">
       <c r="A2164" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
       <c r="B2164">
-        <v>99510</v>
+        <v>99734</v>
       </c>
       <c r="C2164" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="2165" spans="1:3">
       <c r="A2165" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B2165">
+        <v>99734</v>
+      </c>
+      <c r="C2165" t="s">
         <v>3562</v>
-      </c>
-[...4 lines deleted...]
-        <v>3563</v>
       </c>
     </row>
     <row r="2166" spans="1:3">
       <c r="A2166" t="s">
         <v>3564</v>
       </c>
       <c r="B2166">
-        <v>99718</v>
+        <v>99817</v>
       </c>
       <c r="C2166" t="s">
         <v>3565</v>
       </c>
     </row>
     <row r="2167" spans="1:3">
       <c r="A2167" t="s">
         <v>3566</v>
       </c>
       <c r="B2167">
-        <v>99734</v>
+        <v>99817</v>
       </c>
       <c r="C2167" t="s">
-        <v>3567</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="2168" spans="1:3">
       <c r="A2168" t="s">
-        <v>3568</v>
+        <v>3567</v>
       </c>
       <c r="B2168">
-        <v>99734</v>
+        <v>99817</v>
       </c>
       <c r="C2168" t="s">
-        <v>3567</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="2169" spans="1:3">
       <c r="A2169" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B2169">
+        <v>99831</v>
+      </c>
+      <c r="C2169" t="s">
         <v>3569</v>
-      </c>
-[...4 lines deleted...]
-        <v>3570</v>
       </c>
     </row>
     <row r="2170" spans="1:3">
       <c r="A2170" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B2170">
+        <v>99867</v>
+      </c>
+      <c r="C2170" t="s">
         <v>3571</v>
-      </c>
-[...4 lines deleted...]
-        <v>3570</v>
       </c>
     </row>
     <row r="2171" spans="1:3">
       <c r="A2171" t="s">
         <v>3572</v>
       </c>
       <c r="B2171">
-        <v>99817</v>
+        <v>99867</v>
       </c>
       <c r="C2171" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="2172" spans="1:3">
       <c r="A2172" t="s">
         <v>3573</v>
       </c>
       <c r="B2172">
-        <v>99831</v>
+        <v>99885</v>
       </c>
       <c r="C2172" t="s">
         <v>3574</v>
       </c>
     </row>
     <row r="2173" spans="1:3">
       <c r="A2173" t="s">
         <v>3575</v>
       </c>
       <c r="B2173">
-        <v>99867</v>
+        <v>99885</v>
       </c>
       <c r="C2173" t="s">
-        <v>3576</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="2174" spans="1:3">
       <c r="A2174" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B2174">
+        <v>99947</v>
+      </c>
+      <c r="C2174" t="s">
         <v>3577</v>
-      </c>
-[...4 lines deleted...]
-        <v>3576</v>
       </c>
     </row>
     <row r="2175" spans="1:3">
       <c r="A2175" t="s">
         <v>3578</v>
       </c>
       <c r="B2175">
-        <v>99885</v>
+        <v>99974</v>
       </c>
       <c r="C2175" t="s">
-        <v>3579</v>
-[...32 lines deleted...]
-        <v>2662</v>
+        <v>2657</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">