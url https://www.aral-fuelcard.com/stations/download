--- v2 (2026-04-13)
+++ v3 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3579">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3581">
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Town</t>
   </si>
   <si>
     <t>Fischhausstraße 15 a</t>
   </si>
   <si>
     <t>01099</t>
   </si>
   <si>
     <t>Dresden</t>
   </si>
   <si>
     <t>Radeburger Straße/Hellerhof</t>
   </si>
   <si>
     <t>01129</t>
   </si>
   <si>
@@ -6191,50 +6191,56 @@
   <si>
     <t>Schützstraße 2</t>
   </si>
   <si>
     <t>Selters</t>
   </si>
   <si>
     <t>Hohe Straße 1</t>
   </si>
   <si>
     <t>Steinen</t>
   </si>
   <si>
     <t>Moselstraße 6</t>
   </si>
   <si>
     <t>Treis-Karden</t>
   </si>
   <si>
     <t>Neuwieder Straße 38-40</t>
   </si>
   <si>
     <t>Dierdorf</t>
   </si>
   <si>
+    <t>Zellerstraße 34</t>
+  </si>
+  <si>
+    <t>Kastellaun</t>
+  </si>
+  <si>
     <t>Koblenzer Straße 36</t>
   </si>
   <si>
     <t>Ochtendung</t>
   </si>
   <si>
     <t>Auf der Held 2</t>
   </si>
   <si>
     <t>Puderbach</t>
   </si>
   <si>
     <t>Dernbach</t>
   </si>
   <si>
     <t>Moselstraße / B 416</t>
   </si>
   <si>
     <t>Kobern-Gondorf</t>
   </si>
   <si>
     <t>Moselstraße 1</t>
   </si>
   <si>
     <t>Löf</t>
@@ -6806,51 +6812,51 @@
   <si>
     <t>Grueneburgweg 67</t>
   </si>
   <si>
     <t>Ratsweg 12</t>
   </si>
   <si>
     <t>Carl-Benz-Str. 10</t>
   </si>
   <si>
     <t>Friedberger Landstraße 300</t>
   </si>
   <si>
     <t>Friedberger Landstr. 325</t>
   </si>
   <si>
     <t>Eschersh. Landstr.  523</t>
   </si>
   <si>
     <t>Oberer Kalbacher Weg 35</t>
   </si>
   <si>
     <t>Am Industriehof 11</t>
   </si>
   <si>
-    <t>Ludwig-Landmann-Straße 90</t>
+    <t>Ludwig-Landmann-Straße 88</t>
   </si>
   <si>
     <t>Lyoner Straße 70</t>
   </si>
   <si>
     <t>Siemensstraße 37</t>
   </si>
   <si>
     <t>Kennedyallee 280</t>
   </si>
   <si>
     <t>Darmstädter Landstr. 304</t>
   </si>
   <si>
     <t>Friedberger Straße 89</t>
   </si>
   <si>
     <t>Bad Vilbel</t>
   </si>
   <si>
     <t>Konrad-Adenauer-Allee 1-3</t>
   </si>
   <si>
     <t>Nidderau</t>
   </si>
@@ -7127,56 +7133,50 @@
   <si>
     <t>Kleinostheim</t>
   </si>
   <si>
     <t>Aschaffenburger Straße 86</t>
   </si>
   <si>
     <t>Obernburger Straße127-135</t>
   </si>
   <si>
     <t>Stockstadt</t>
   </si>
   <si>
     <t>Im Höning</t>
   </si>
   <si>
     <t>Elsenfeld</t>
   </si>
   <si>
     <t>Am Knückel 1</t>
   </si>
   <si>
     <t>Niedernberg</t>
   </si>
   <si>
-    <t>Wintersbacher Straße 7</t>
-[...4 lines deleted...]
-  <si>
     <t>Weibersbrunn</t>
   </si>
   <si>
     <t>BAB3 Würzburg - Frankfurt/ M.</t>
   </si>
   <si>
     <t>Mainzer Straße 42</t>
   </si>
   <si>
     <t>Miltenberg</t>
   </si>
   <si>
     <t>Industriestraße 12</t>
   </si>
   <si>
     <t>Großheubach</t>
   </si>
   <si>
     <t>Neckarstraße 19</t>
   </si>
   <si>
     <t>Darmstadt</t>
   </si>
   <si>
     <t>Niederramstädter Straße 170</t>
@@ -7919,50 +7919,56 @@
   <si>
     <t>Untermühlaustraße 50</t>
   </si>
   <si>
     <t>Relaisstraße 1-3</t>
   </si>
   <si>
     <t>Frankenthaler Straße 86</t>
   </si>
   <si>
     <t>Alter Postweg 4-6</t>
   </si>
   <si>
     <t>Neustadter Straße 47</t>
   </si>
   <si>
     <t>Brandenburger Str. 13-15</t>
   </si>
   <si>
     <t>BAB 659</t>
   </si>
   <si>
     <t>Viernheim</t>
   </si>
   <si>
+    <t>Trautenfeldstraße 38</t>
+  </si>
+  <si>
+    <t>Edingen-Neckarhausen</t>
+  </si>
+  <si>
     <t>Nibelungenstraße 197</t>
   </si>
   <si>
     <t>Bürstadt</t>
   </si>
   <si>
     <t>Hockenheimer Landstraße 4</t>
   </si>
   <si>
     <t>Schwetzingen</t>
   </si>
   <si>
     <t>Mannheimer Straße 1</t>
   </si>
   <si>
     <t>Hockenheim</t>
   </si>
   <si>
     <t>A 6</t>
   </si>
   <si>
     <t>Hoeber-u.Mandelbaumstr. 1</t>
   </si>
   <si>
     <t>Oberhausen-Rheinhaus</t>
@@ -8651,51 +8657,51 @@
   <si>
     <t>Bretten</t>
   </si>
   <si>
     <t>Alexanderplatz</t>
   </si>
   <si>
     <t>Brettener Straße 68</t>
   </si>
   <si>
     <t>Eppingen</t>
   </si>
   <si>
     <t>Hauptstraße</t>
   </si>
   <si>
     <t>Sulzfeld</t>
   </si>
   <si>
     <t>Kaiser-Friedrich-Straße 3</t>
   </si>
   <si>
     <t>Pforzheim</t>
   </si>
   <si>
-    <t>Lochäckerstraße / B 294</t>
+    <t>Lochäckerstraße 2</t>
   </si>
   <si>
     <t>Karlsruher Straße 26A</t>
   </si>
   <si>
     <t>Amselstraße 50</t>
   </si>
   <si>
     <t>Bahnhofstraße2</t>
   </si>
   <si>
     <t>Remchingen</t>
   </si>
   <si>
     <t>Ankerstraße 64</t>
   </si>
   <si>
     <t>Königsbach-Stein</t>
   </si>
   <si>
     <t>Calmbacher Straße 53</t>
   </si>
   <si>
     <t>Bad Wildbad</t>
   </si>
@@ -11114,51 +11120,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C2175"/>
+  <dimension ref="A1:C2176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -24981,2141 +24987,2141 @@
         <v>2055</v>
       </c>
       <c r="B1258">
         <v>56253</v>
       </c>
       <c r="C1258" t="s">
         <v>2056</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" t="s">
         <v>2057</v>
       </c>
       <c r="B1259">
         <v>56269</v>
       </c>
       <c r="C1259" t="s">
         <v>2058</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" t="s">
         <v>2059</v>
       </c>
       <c r="B1260">
-        <v>56299</v>
+        <v>56288</v>
       </c>
       <c r="C1260" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" t="s">
         <v>2061</v>
       </c>
       <c r="B1261">
-        <v>56305</v>
+        <v>56299</v>
       </c>
       <c r="C1261" t="s">
         <v>2062</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" t="s">
-        <v>1476</v>
+        <v>2063</v>
       </c>
       <c r="B1262">
-        <v>56307</v>
+        <v>56305</v>
       </c>
       <c r="C1262" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" t="s">
-        <v>2064</v>
+        <v>1476</v>
       </c>
       <c r="B1263">
-        <v>56330</v>
+        <v>56307</v>
       </c>
       <c r="C1263" t="s">
         <v>2065</v>
       </c>
     </row>
     <row r="1264" spans="1:3">
       <c r="A1264" t="s">
         <v>2066</v>
       </c>
       <c r="B1264">
-        <v>56332</v>
+        <v>56330</v>
       </c>
       <c r="C1264" t="s">
         <v>2067</v>
       </c>
     </row>
     <row r="1265" spans="1:3">
       <c r="A1265" t="s">
         <v>2068</v>
       </c>
       <c r="B1265">
-        <v>56410</v>
+        <v>56332</v>
       </c>
       <c r="C1265" t="s">
         <v>2069</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" t="s">
         <v>2070</v>
       </c>
       <c r="B1266">
         <v>56410</v>
       </c>
       <c r="C1266" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B1267">
+        <v>56410</v>
+      </c>
+      <c r="C1267" t="s">
         <v>2071</v>
-      </c>
-[...4 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="1268" spans="1:3">
       <c r="A1268" t="s">
         <v>2073</v>
       </c>
       <c r="B1268">
-        <v>56457</v>
+        <v>56424</v>
       </c>
       <c r="C1268" t="s">
         <v>2074</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" t="s">
         <v>2075</v>
       </c>
       <c r="B1269">
-        <v>56459</v>
+        <v>56457</v>
       </c>
       <c r="C1269" t="s">
         <v>2076</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" t="s">
-        <v>2006</v>
+        <v>2077</v>
       </c>
       <c r="B1270">
-        <v>56462</v>
+        <v>56459</v>
       </c>
       <c r="C1270" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" t="s">
-        <v>2078</v>
+        <v>2006</v>
       </c>
       <c r="B1271">
-        <v>56470</v>
+        <v>56462</v>
       </c>
       <c r="C1271" t="s">
         <v>2079</v>
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" t="s">
         <v>2080</v>
       </c>
       <c r="B1272">
-        <v>56472</v>
+        <v>56470</v>
       </c>
       <c r="C1272" t="s">
         <v>2081</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" t="s">
         <v>2082</v>
       </c>
       <c r="B1273">
-        <v>56477</v>
+        <v>56472</v>
       </c>
       <c r="C1273" t="s">
         <v>2083</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
       <c r="A1274" t="s">
         <v>2084</v>
       </c>
       <c r="B1274">
-        <v>56564</v>
+        <v>56477</v>
       </c>
       <c r="C1274" t="s">
         <v>2085</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" t="s">
         <v>2086</v>
       </c>
       <c r="B1275">
-        <v>56594</v>
+        <v>56564</v>
       </c>
       <c r="C1275" t="s">
         <v>2087</v>
       </c>
     </row>
     <row r="1276" spans="1:3">
       <c r="A1276" t="s">
         <v>2088</v>
       </c>
       <c r="B1276">
-        <v>56651</v>
+        <v>56594</v>
       </c>
       <c r="C1276" t="s">
         <v>2089</v>
       </c>
     </row>
     <row r="1277" spans="1:3">
       <c r="A1277" t="s">
         <v>2090</v>
       </c>
       <c r="B1277">
-        <v>56656</v>
+        <v>56651</v>
       </c>
       <c r="C1277" t="s">
         <v>2091</v>
       </c>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" t="s">
         <v>2092</v>
       </c>
       <c r="B1278">
-        <v>56727</v>
+        <v>56656</v>
       </c>
       <c r="C1278" t="s">
         <v>2093</v>
       </c>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" t="s">
         <v>2094</v>
       </c>
       <c r="B1279">
         <v>56727</v>
       </c>
       <c r="C1279" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1280">
+        <v>56727</v>
+      </c>
+      <c r="C1280" t="s">
         <v>2095</v>
-      </c>
-[...4 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" t="s">
         <v>2097</v>
       </c>
       <c r="B1281">
-        <v>56856</v>
+        <v>56823</v>
       </c>
       <c r="C1281" t="s">
         <v>2098</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" t="s">
         <v>2099</v>
       </c>
       <c r="B1282">
-        <v>57072</v>
+        <v>56856</v>
       </c>
       <c r="C1282" t="s">
         <v>2100</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" t="s">
         <v>2101</v>
       </c>
       <c r="B1283">
         <v>57072</v>
       </c>
       <c r="C1283" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B1284">
+        <v>57072</v>
+      </c>
+      <c r="C1284" t="s">
         <v>2102</v>
-      </c>
-[...4 lines deleted...]
-        <v>2100</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="B1285">
-        <v>57076</v>
+        <v>57074</v>
       </c>
       <c r="C1285" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B1286">
-        <v>57223</v>
+        <v>57076</v>
       </c>
       <c r="C1286" t="s">
-        <v>2105</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" t="s">
         <v>2106</v>
       </c>
       <c r="B1287">
-        <v>57234</v>
+        <v>57223</v>
       </c>
       <c r="C1287" t="s">
         <v>2107</v>
       </c>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" t="s">
         <v>2108</v>
       </c>
       <c r="B1288">
-        <v>57250</v>
+        <v>57234</v>
       </c>
       <c r="C1288" t="s">
         <v>2109</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" t="s">
         <v>2110</v>
       </c>
       <c r="B1289">
-        <v>57258</v>
+        <v>57250</v>
       </c>
       <c r="C1289" t="s">
         <v>2111</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" t="s">
         <v>2112</v>
       </c>
       <c r="B1290">
         <v>57258</v>
       </c>
       <c r="C1290" t="s">
         <v>2113</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" t="s">
         <v>2114</v>
       </c>
       <c r="B1291">
-        <v>57271</v>
+        <v>57258</v>
       </c>
       <c r="C1291" t="s">
         <v>2115</v>
       </c>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" t="s">
         <v>2116</v>
       </c>
       <c r="B1292">
-        <v>57299</v>
+        <v>57271</v>
       </c>
       <c r="C1292" t="s">
         <v>2117</v>
       </c>
     </row>
     <row r="1293" spans="1:3">
       <c r="A1293" t="s">
         <v>2118</v>
       </c>
       <c r="B1293">
-        <v>57319</v>
+        <v>57299</v>
       </c>
       <c r="C1293" t="s">
         <v>2119</v>
       </c>
     </row>
     <row r="1294" spans="1:3">
       <c r="A1294" t="s">
         <v>2120</v>
       </c>
       <c r="B1294">
-        <v>57334</v>
+        <v>57319</v>
       </c>
       <c r="C1294" t="s">
         <v>2121</v>
       </c>
     </row>
     <row r="1295" spans="1:3">
       <c r="A1295" t="s">
         <v>2122</v>
       </c>
       <c r="B1295">
-        <v>57339</v>
+        <v>57334</v>
       </c>
       <c r="C1295" t="s">
         <v>2123</v>
       </c>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" t="s">
         <v>2124</v>
       </c>
       <c r="B1296">
-        <v>57368</v>
+        <v>57339</v>
       </c>
       <c r="C1296" t="s">
         <v>2125</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" t="s">
         <v>2126</v>
       </c>
       <c r="B1297">
         <v>57368</v>
       </c>
       <c r="C1297" t="s">
         <v>2127</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" t="s">
         <v>2128</v>
       </c>
       <c r="B1298">
-        <v>57392</v>
+        <v>57368</v>
       </c>
       <c r="C1298" t="s">
         <v>2129</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" t="s">
         <v>2130</v>
       </c>
       <c r="B1299">
-        <v>57413</v>
+        <v>57392</v>
       </c>
       <c r="C1299" t="s">
         <v>2131</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" t="s">
         <v>2132</v>
       </c>
       <c r="B1300">
-        <v>57439</v>
+        <v>57413</v>
       </c>
       <c r="C1300" t="s">
         <v>2133</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" t="s">
         <v>2134</v>
       </c>
       <c r="B1301">
-        <v>57462</v>
+        <v>57439</v>
       </c>
       <c r="C1301" t="s">
         <v>2135</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" t="s">
         <v>2136</v>
       </c>
       <c r="B1302">
-        <v>57489</v>
+        <v>57462</v>
       </c>
       <c r="C1302" t="s">
         <v>2137</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" t="s">
         <v>2138</v>
       </c>
       <c r="B1303">
-        <v>57548</v>
+        <v>57489</v>
       </c>
       <c r="C1303" t="s">
         <v>2139</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" t="s">
         <v>2140</v>
       </c>
       <c r="B1304">
-        <v>57572</v>
+        <v>57548</v>
       </c>
       <c r="C1304" t="s">
         <v>2141</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" t="s">
         <v>2142</v>
       </c>
       <c r="B1305">
-        <v>57578</v>
+        <v>57572</v>
       </c>
       <c r="C1305" t="s">
         <v>2143</v>
       </c>
     </row>
     <row r="1306" spans="1:3">
       <c r="A1306" t="s">
         <v>2144</v>
       </c>
       <c r="B1306">
-        <v>57610</v>
+        <v>57578</v>
       </c>
       <c r="C1306" t="s">
         <v>2145</v>
       </c>
     </row>
     <row r="1307" spans="1:3">
       <c r="A1307" t="s">
         <v>2146</v>
       </c>
       <c r="B1307">
-        <v>57627</v>
+        <v>57610</v>
       </c>
       <c r="C1307" t="s">
         <v>2147</v>
       </c>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" t="s">
         <v>2148</v>
       </c>
       <c r="B1308">
-        <v>57629</v>
+        <v>57627</v>
       </c>
       <c r="C1308" t="s">
         <v>2149</v>
       </c>
     </row>
     <row r="1309" spans="1:3">
       <c r="A1309" t="s">
         <v>2150</v>
       </c>
       <c r="B1309">
-        <v>57632</v>
+        <v>57629</v>
       </c>
       <c r="C1309" t="s">
         <v>2151</v>
       </c>
     </row>
     <row r="1310" spans="1:3">
       <c r="A1310" t="s">
         <v>2152</v>
       </c>
       <c r="B1310">
-        <v>58089</v>
+        <v>57632</v>
       </c>
       <c r="C1310" t="s">
         <v>2153</v>
       </c>
     </row>
     <row r="1311" spans="1:3">
       <c r="A1311" t="s">
         <v>2154</v>
       </c>
       <c r="B1311">
-        <v>58091</v>
+        <v>58089</v>
       </c>
       <c r="C1311" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="B1312">
         <v>58091</v>
       </c>
       <c r="C1312" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="B1313">
-        <v>58093</v>
+        <v>58091</v>
       </c>
       <c r="C1313" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="B1314">
-        <v>58099</v>
+        <v>58093</v>
       </c>
       <c r="C1314" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1315" spans="1:3">
       <c r="A1315" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="B1315">
-        <v>58119</v>
+        <v>58099</v>
       </c>
       <c r="C1315" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1316" spans="1:3">
       <c r="A1316" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="B1316">
         <v>58119</v>
       </c>
       <c r="C1316" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1317" spans="1:3">
       <c r="A1317" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="B1317">
-        <v>58239</v>
+        <v>58119</v>
       </c>
       <c r="C1317" t="s">
-        <v>2161</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1318" spans="1:3">
       <c r="A1318" t="s">
         <v>2162</v>
       </c>
       <c r="B1318">
-        <v>58256</v>
+        <v>58239</v>
       </c>
       <c r="C1318" t="s">
         <v>2163</v>
       </c>
     </row>
     <row r="1319" spans="1:3">
       <c r="A1319" t="s">
         <v>2164</v>
       </c>
       <c r="B1319">
-        <v>58313</v>
+        <v>58256</v>
       </c>
       <c r="C1319" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="1320" spans="1:3">
       <c r="A1320" t="s">
         <v>2166</v>
       </c>
       <c r="B1320">
-        <v>58332</v>
+        <v>58313</v>
       </c>
       <c r="C1320" t="s">
         <v>2167</v>
       </c>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" t="s">
         <v>2168</v>
       </c>
       <c r="B1321">
         <v>58332</v>
       </c>
       <c r="C1321" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1322">
+        <v>58332</v>
+      </c>
+      <c r="C1322" t="s">
         <v>2169</v>
-      </c>
-[...4 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" t="s">
         <v>2171</v>
       </c>
       <c r="B1323">
-        <v>58455</v>
+        <v>58454</v>
       </c>
       <c r="C1323" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="B1324">
         <v>58455</v>
       </c>
       <c r="C1324" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="B1325">
-        <v>58456</v>
+        <v>58455</v>
       </c>
       <c r="C1325" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="B1326">
         <v>58456</v>
       </c>
       <c r="C1326" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="B1327">
-        <v>58509</v>
+        <v>58456</v>
       </c>
       <c r="C1327" t="s">
-        <v>2176</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" t="s">
         <v>2177</v>
       </c>
       <c r="B1328">
-        <v>58511</v>
+        <v>58509</v>
       </c>
       <c r="C1328" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1329">
+        <v>58511</v>
+      </c>
+      <c r="C1329" t="s">
         <v>2178</v>
-      </c>
-[...4 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="B1330">
-        <v>58566</v>
+        <v>58515</v>
       </c>
       <c r="C1330" t="s">
-        <v>2180</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="1331" spans="1:3">
       <c r="A1331" t="s">
         <v>2181</v>
       </c>
       <c r="B1331">
-        <v>58579</v>
+        <v>58566</v>
       </c>
       <c r="C1331" t="s">
         <v>2182</v>
       </c>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" t="s">
         <v>2183</v>
       </c>
       <c r="B1332">
-        <v>58636</v>
+        <v>58579</v>
       </c>
       <c r="C1332" t="s">
         <v>2184</v>
       </c>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" t="s">
         <v>2185</v>
       </c>
       <c r="B1333">
         <v>58636</v>
       </c>
       <c r="C1333" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="1334" spans="1:3">
       <c r="A1334" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1334">
+        <v>58636</v>
+      </c>
+      <c r="C1334" t="s">
         <v>2186</v>
-      </c>
-[...4 lines deleted...]
-        <v>2184</v>
       </c>
     </row>
     <row r="1335" spans="1:3">
       <c r="A1335" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="B1335">
-        <v>58675</v>
+        <v>58638</v>
       </c>
       <c r="C1335" t="s">
-        <v>2188</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="1336" spans="1:3">
       <c r="A1336" t="s">
         <v>2189</v>
       </c>
       <c r="B1336">
         <v>58675</v>
       </c>
       <c r="C1336" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="1337" spans="1:3">
       <c r="A1337" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1337">
+        <v>58675</v>
+      </c>
+      <c r="C1337" t="s">
         <v>2190</v>
-      </c>
-[...4 lines deleted...]
-        <v>2191</v>
       </c>
     </row>
     <row r="1338" spans="1:3">
       <c r="A1338" t="s">
         <v>2192</v>
       </c>
       <c r="B1338">
         <v>58708</v>
       </c>
       <c r="C1338" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="B1339">
         <v>58708</v>
       </c>
       <c r="C1339" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="B1340">
-        <v>58762</v>
+        <v>58708</v>
       </c>
       <c r="C1340" t="s">
-        <v>2195</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" t="s">
         <v>2196</v>
       </c>
       <c r="B1341">
-        <v>58769</v>
+        <v>58762</v>
       </c>
       <c r="C1341" t="s">
         <v>2197</v>
       </c>
     </row>
     <row r="1342" spans="1:3">
       <c r="A1342" t="s">
         <v>2198</v>
       </c>
       <c r="B1342">
-        <v>58802</v>
+        <v>58769</v>
       </c>
       <c r="C1342" t="s">
         <v>2199</v>
       </c>
     </row>
     <row r="1343" spans="1:3">
       <c r="A1343" t="s">
         <v>2200</v>
       </c>
       <c r="B1343">
-        <v>59065</v>
+        <v>58802</v>
       </c>
       <c r="C1343" t="s">
         <v>2201</v>
       </c>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" t="s">
         <v>2202</v>
       </c>
       <c r="B1344">
-        <v>59067</v>
+        <v>59065</v>
       </c>
       <c r="C1344" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B1345">
+        <v>59067</v>
+      </c>
+      <c r="C1345" t="s">
         <v>2203</v>
-      </c>
-[...4 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="B1346">
         <v>59069</v>
       </c>
       <c r="C1346" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="B1347">
-        <v>59075</v>
+        <v>59069</v>
       </c>
       <c r="C1347" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="B1348">
-        <v>59192</v>
+        <v>59075</v>
       </c>
       <c r="C1348" t="s">
-        <v>2207</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" t="s">
         <v>2208</v>
       </c>
       <c r="B1349">
-        <v>59229</v>
+        <v>59192</v>
       </c>
       <c r="C1349" t="s">
         <v>2209</v>
       </c>
     </row>
     <row r="1350" spans="1:3">
       <c r="A1350" t="s">
         <v>2210</v>
       </c>
       <c r="B1350">
-        <v>59269</v>
+        <v>59229</v>
       </c>
       <c r="C1350" t="s">
         <v>2211</v>
       </c>
     </row>
     <row r="1351" spans="1:3">
       <c r="A1351" t="s">
         <v>2212</v>
       </c>
       <c r="B1351">
-        <v>59302</v>
+        <v>59269</v>
       </c>
       <c r="C1351" t="s">
         <v>2213</v>
       </c>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" t="s">
         <v>2214</v>
       </c>
       <c r="B1352">
-        <v>59348</v>
+        <v>59302</v>
       </c>
       <c r="C1352" t="s">
         <v>2215</v>
       </c>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" t="s">
         <v>2216</v>
       </c>
       <c r="B1353">
-        <v>59368</v>
+        <v>59348</v>
       </c>
       <c r="C1353" t="s">
         <v>2217</v>
       </c>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" t="s">
         <v>2218</v>
       </c>
       <c r="B1354">
-        <v>59387</v>
+        <v>59368</v>
       </c>
       <c r="C1354" t="s">
         <v>2219</v>
       </c>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" t="s">
         <v>2220</v>
       </c>
       <c r="B1355">
         <v>59387</v>
       </c>
       <c r="C1355" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1356">
+        <v>59387</v>
+      </c>
+      <c r="C1356" t="s">
         <v>2221</v>
-      </c>
-[...4 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" t="s">
         <v>2223</v>
       </c>
       <c r="B1357">
-        <v>59423</v>
+        <v>59394</v>
       </c>
       <c r="C1357" t="s">
         <v>2224</v>
       </c>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" t="s">
         <v>2225</v>
       </c>
       <c r="B1358">
-        <v>59427</v>
+        <v>59423</v>
       </c>
       <c r="C1358" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B1359">
+        <v>59427</v>
+      </c>
+      <c r="C1359" t="s">
         <v>2226</v>
-      </c>
-[...4 lines deleted...]
-        <v>2227</v>
       </c>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" t="s">
         <v>2228</v>
       </c>
       <c r="B1360">
-        <v>59469</v>
+        <v>59457</v>
       </c>
       <c r="C1360" t="s">
         <v>2229</v>
       </c>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" t="s">
         <v>2230</v>
       </c>
       <c r="B1361">
-        <v>59494</v>
+        <v>59469</v>
       </c>
       <c r="C1361" t="s">
         <v>2231</v>
       </c>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" t="s">
         <v>2232</v>
       </c>
       <c r="B1362">
         <v>59494</v>
       </c>
       <c r="C1362" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="1363" spans="1:3">
       <c r="A1363" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B1363">
+        <v>59494</v>
+      </c>
+      <c r="C1363" t="s">
         <v>2233</v>
-      </c>
-[...4 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" t="s">
         <v>2235</v>
       </c>
       <c r="B1364">
-        <v>59590</v>
+        <v>59556</v>
       </c>
       <c r="C1364" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" t="s">
         <v>2237</v>
       </c>
       <c r="B1365">
         <v>59590</v>
       </c>
       <c r="C1365" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="B1366">
         <v>59590</v>
       </c>
       <c r="C1366" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="B1367">
-        <v>59755</v>
+        <v>59590</v>
       </c>
       <c r="C1367" t="s">
-        <v>2240</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" t="s">
         <v>2241</v>
       </c>
       <c r="B1368">
-        <v>59759</v>
+        <v>59755</v>
       </c>
       <c r="C1368" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B1369">
+        <v>59759</v>
+      </c>
+      <c r="C1369" t="s">
         <v>2242</v>
-      </c>
-[...4 lines deleted...]
-        <v>2240</v>
       </c>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="B1370">
-        <v>59846</v>
+        <v>59821</v>
       </c>
       <c r="C1370" t="s">
-        <v>2244</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="1371" spans="1:3">
       <c r="A1371" t="s">
         <v>2245</v>
       </c>
       <c r="B1371">
         <v>59846</v>
       </c>
       <c r="C1371" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B1372">
+        <v>59846</v>
+      </c>
+      <c r="C1372" t="s">
         <v>2246</v>
-      </c>
-[...4 lines deleted...]
-        <v>2247</v>
       </c>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" t="s">
         <v>2248</v>
       </c>
       <c r="B1373">
         <v>59872</v>
       </c>
       <c r="C1373" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="B1374">
         <v>59872</v>
       </c>
       <c r="C1374" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="B1375">
-        <v>59889</v>
+        <v>59872</v>
       </c>
       <c r="C1375" t="s">
-        <v>2251</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" t="s">
         <v>2252</v>
       </c>
       <c r="B1376">
-        <v>59929</v>
+        <v>59889</v>
       </c>
       <c r="C1376" t="s">
         <v>2253</v>
       </c>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" t="s">
         <v>2254</v>
       </c>
       <c r="B1377">
-        <v>60314</v>
+        <v>59929</v>
       </c>
       <c r="C1377" t="s">
-        <v>493</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="B1378">
         <v>60314</v>
       </c>
       <c r="C1378" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1379" spans="1:3">
       <c r="A1379" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="B1379">
-        <v>60323</v>
+        <v>60314</v>
       </c>
       <c r="C1379" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1380" spans="1:3">
       <c r="A1380" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="B1380">
-        <v>60386</v>
+        <v>60323</v>
       </c>
       <c r="C1380" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="B1381">
         <v>60386</v>
       </c>
       <c r="C1381" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="B1382">
-        <v>60389</v>
+        <v>60386</v>
       </c>
       <c r="C1382" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="B1383">
         <v>60389</v>
       </c>
       <c r="C1383" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="B1384">
-        <v>60431</v>
+        <v>60389</v>
       </c>
       <c r="C1384" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="B1385">
-        <v>60437</v>
+        <v>60431</v>
       </c>
       <c r="C1385" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="B1386">
-        <v>60487</v>
+        <v>60437</v>
       </c>
       <c r="C1386" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="B1387">
-        <v>60488</v>
+        <v>60487</v>
       </c>
       <c r="C1387" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1388" spans="1:3">
       <c r="A1388" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="B1388">
-        <v>60528</v>
+        <v>60488</v>
       </c>
       <c r="C1388" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1389" spans="1:3">
       <c r="A1389" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="B1389">
-        <v>60594</v>
+        <v>60528</v>
       </c>
       <c r="C1389" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1390" spans="1:3">
       <c r="A1390" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="B1390">
-        <v>60596</v>
+        <v>60594</v>
       </c>
       <c r="C1390" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1391" spans="1:3">
       <c r="A1391" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="B1391">
-        <v>60598</v>
+        <v>60596</v>
       </c>
       <c r="C1391" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="1392" spans="1:3">
       <c r="A1392" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="B1392">
-        <v>61118</v>
+        <v>60598</v>
       </c>
       <c r="C1392" t="s">
-        <v>2270</v>
+        <v>493</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" t="s">
         <v>2271</v>
       </c>
       <c r="B1393">
-        <v>61130</v>
+        <v>61118</v>
       </c>
       <c r="C1393" t="s">
         <v>2272</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" t="s">
         <v>2273</v>
       </c>
       <c r="B1394">
-        <v>61184</v>
+        <v>61130</v>
       </c>
       <c r="C1394" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" t="s">
         <v>2275</v>
       </c>
       <c r="B1395">
-        <v>61191</v>
+        <v>61184</v>
       </c>
       <c r="C1395" t="s">
         <v>2276</v>
       </c>
     </row>
     <row r="1396" spans="1:3">
       <c r="A1396" t="s">
         <v>2277</v>
       </c>
       <c r="B1396">
-        <v>61200</v>
+        <v>61191</v>
       </c>
       <c r="C1396" t="s">
         <v>2278</v>
       </c>
     </row>
     <row r="1397" spans="1:3">
       <c r="A1397" t="s">
         <v>2279</v>
       </c>
       <c r="B1397">
-        <v>61209</v>
+        <v>61200</v>
       </c>
       <c r="C1397" t="s">
         <v>2280</v>
       </c>
     </row>
     <row r="1398" spans="1:3">
       <c r="A1398" t="s">
-        <v>1191</v>
+        <v>2281</v>
       </c>
       <c r="B1398">
-        <v>61239</v>
+        <v>61209</v>
       </c>
       <c r="C1398" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="1399" spans="1:3">
       <c r="A1399" t="s">
-        <v>2282</v>
+        <v>1191</v>
       </c>
       <c r="B1399">
-        <v>61267</v>
+        <v>61239</v>
       </c>
       <c r="C1399" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" t="s">
         <v>2284</v>
       </c>
       <c r="B1400">
-        <v>61348</v>
+        <v>61267</v>
       </c>
       <c r="C1400" t="s">
         <v>2285</v>
       </c>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" t="s">
         <v>2286</v>
       </c>
       <c r="B1401">
         <v>61348</v>
       </c>
       <c r="C1401" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1402">
+        <v>61348</v>
+      </c>
+      <c r="C1402" t="s">
         <v>2287</v>
-      </c>
-[...4 lines deleted...]
-        <v>2285</v>
       </c>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="B1403">
-        <v>61352</v>
+        <v>61350</v>
       </c>
       <c r="C1403" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="B1404">
         <v>61352</v>
       </c>
       <c r="C1404" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="B1405">
         <v>61352</v>
       </c>
       <c r="C1405" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="B1406">
-        <v>61381</v>
+        <v>61352</v>
       </c>
       <c r="C1406" t="s">
-        <v>2292</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="1407" spans="1:3">
       <c r="A1407" t="s">
         <v>2293</v>
       </c>
       <c r="B1407">
-        <v>61440</v>
+        <v>61381</v>
       </c>
       <c r="C1407" t="s">
         <v>2294</v>
       </c>
     </row>
     <row r="1408" spans="1:3">
       <c r="A1408" t="s">
         <v>2295</v>
       </c>
       <c r="B1408">
-        <v>61462</v>
+        <v>61440</v>
       </c>
       <c r="C1408" t="s">
         <v>2296</v>
       </c>
     </row>
     <row r="1409" spans="1:3">
       <c r="A1409" t="s">
         <v>2297</v>
       </c>
       <c r="B1409">
-        <v>61476</v>
+        <v>61462</v>
       </c>
       <c r="C1409" t="s">
         <v>2298</v>
       </c>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" t="s">
         <v>2299</v>
       </c>
       <c r="B1410">
         <v>61476</v>
       </c>
       <c r="C1410" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B1411">
+        <v>61476</v>
+      </c>
+      <c r="C1411" t="s">
         <v>2300</v>
-      </c>
-[...4 lines deleted...]
-        <v>2301</v>
       </c>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" t="s">
         <v>2302</v>
       </c>
       <c r="B1412">
         <v>63071</v>
       </c>
       <c r="C1412" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B1413">
+        <v>63071</v>
+      </c>
+      <c r="C1413" t="s">
         <v>2303</v>
-      </c>
-[...4 lines deleted...]
-        <v>2304</v>
       </c>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" t="s">
         <v>2305</v>
       </c>
       <c r="B1414">
         <v>63110</v>
       </c>
       <c r="C1414" t="s">
         <v>2306</v>
       </c>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" t="s">
         <v>2307</v>
       </c>
       <c r="B1415">
-        <v>63128</v>
+        <v>63110</v>
       </c>
       <c r="C1415" t="s">
         <v>2308</v>
       </c>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" t="s">
         <v>2309</v>
       </c>
       <c r="B1416">
-        <v>63150</v>
+        <v>63128</v>
       </c>
       <c r="C1416" t="s">
         <v>2310</v>
       </c>
     </row>
     <row r="1417" spans="1:3">
       <c r="A1417" t="s">
         <v>2311</v>
       </c>
       <c r="B1417">
-        <v>63179</v>
+        <v>63150</v>
       </c>
       <c r="C1417" t="s">
         <v>2312</v>
       </c>
     </row>
     <row r="1418" spans="1:3">
       <c r="A1418" t="s">
         <v>2313</v>
       </c>
       <c r="B1418">
         <v>63179</v>
       </c>
       <c r="C1418" t="s">
         <v>2314</v>
       </c>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" t="s">
         <v>2315</v>
       </c>
       <c r="B1419">
-        <v>63225</v>
+        <v>63179</v>
       </c>
       <c r="C1419" t="s">
         <v>2316</v>
       </c>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" t="s">
         <v>2317</v>
       </c>
       <c r="B1420">
         <v>63225</v>
       </c>
       <c r="C1420" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B1421">
+        <v>63225</v>
+      </c>
+      <c r="C1421" t="s">
         <v>2318</v>
-      </c>
-[...4 lines deleted...]
-        <v>2319</v>
       </c>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" t="s">
         <v>2320</v>
       </c>
       <c r="B1422">
-        <v>63303</v>
+        <v>63263</v>
       </c>
       <c r="C1422" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" t="s">
         <v>2322</v>
       </c>
       <c r="B1423">
         <v>63303</v>
       </c>
       <c r="C1423" t="s">
         <v>2323</v>
       </c>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" t="s">
         <v>2324</v>
       </c>
       <c r="B1424">
-        <v>63450</v>
+        <v>63303</v>
       </c>
       <c r="C1424" t="s">
         <v>2325</v>
       </c>
     </row>
     <row r="1425" spans="1:3">
       <c r="A1425" t="s">
         <v>2326</v>
       </c>
       <c r="B1425">
         <v>63450</v>
       </c>
       <c r="C1425" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B1426">
+        <v>63450</v>
+      </c>
+      <c r="C1426" t="s">
         <v>2327</v>
-      </c>
-[...4 lines deleted...]
-        <v>2325</v>
       </c>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="B1427">
-        <v>63477</v>
+        <v>63452</v>
       </c>
       <c r="C1427" t="s">
-        <v>2329</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" t="s">
         <v>2330</v>
       </c>
       <c r="B1428">
-        <v>63486</v>
+        <v>63477</v>
       </c>
       <c r="C1428" t="s">
         <v>2331</v>
       </c>
     </row>
     <row r="1429" spans="1:3">
       <c r="A1429" t="s">
         <v>2332</v>
       </c>
       <c r="B1429">
-        <v>63500</v>
+        <v>63486</v>
       </c>
       <c r="C1429" t="s">
         <v>2333</v>
       </c>
     </row>
     <row r="1430" spans="1:3">
       <c r="A1430" t="s">
         <v>2334</v>
       </c>
       <c r="B1430">
-        <v>63505</v>
+        <v>63500</v>
       </c>
       <c r="C1430" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="1431" spans="1:3">
       <c r="A1431" t="s">
         <v>2336</v>
       </c>
       <c r="B1431">
-        <v>63538</v>
+        <v>63505</v>
       </c>
       <c r="C1431" t="s">
         <v>2337</v>
       </c>
     </row>
     <row r="1432" spans="1:3">
       <c r="A1432" t="s">
         <v>2338</v>
       </c>
       <c r="B1432">
-        <v>63546</v>
+        <v>63538</v>
       </c>
       <c r="C1432" t="s">
         <v>2339</v>
       </c>
     </row>
     <row r="1433" spans="1:3">
       <c r="A1433" t="s">
         <v>2340</v>
       </c>
       <c r="B1433">
-        <v>63571</v>
+        <v>63546</v>
       </c>
       <c r="C1433" t="s">
         <v>2341</v>
       </c>
     </row>
     <row r="1434" spans="1:3">
       <c r="A1434" t="s">
         <v>2342</v>
       </c>
       <c r="B1434">
-        <v>63619</v>
+        <v>63571</v>
       </c>
       <c r="C1434" t="s">
         <v>2343</v>
       </c>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" t="s">
         <v>2344</v>
       </c>
       <c r="B1435">
-        <v>63667</v>
+        <v>63619</v>
       </c>
       <c r="C1435" t="s">
         <v>2345</v>
       </c>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" t="s">
         <v>2346</v>
       </c>
       <c r="B1436">
-        <v>63674</v>
+        <v>63667</v>
       </c>
       <c r="C1436" t="s">
         <v>2347</v>
       </c>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" t="s">
         <v>2348</v>
       </c>
       <c r="B1437">
-        <v>63688</v>
+        <v>63674</v>
       </c>
       <c r="C1437" t="s">
         <v>2349</v>
       </c>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" t="s">
         <v>2350</v>
       </c>
       <c r="B1438">
-        <v>63739</v>
+        <v>63688</v>
       </c>
       <c r="C1438" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" t="s">
         <v>2352</v>
       </c>
       <c r="B1439">
-        <v>63743</v>
+        <v>63739</v>
       </c>
       <c r="C1439" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="B1440">
         <v>63743</v>
       </c>
       <c r="C1440" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="B1441">
-        <v>63762</v>
+        <v>63743</v>
       </c>
       <c r="C1441" t="s">
-        <v>2355</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" t="s">
         <v>2356</v>
       </c>
       <c r="B1442">
-        <v>63776</v>
+        <v>63762</v>
       </c>
       <c r="C1442" t="s">
         <v>2357</v>
       </c>
     </row>
     <row r="1443" spans="1:3">
       <c r="A1443" t="s">
         <v>2358</v>
       </c>
       <c r="B1443">
-        <v>63785</v>
+        <v>63776</v>
       </c>
       <c r="C1443" t="s">
         <v>2359</v>
       </c>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" t="s">
         <v>2360</v>
       </c>
       <c r="B1444">
-        <v>63796</v>
+        <v>63785</v>
       </c>
       <c r="C1444" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" t="s">
         <v>2362</v>
       </c>
       <c r="B1445">
-        <v>63801</v>
+        <v>63796</v>
       </c>
       <c r="C1445" t="s">
         <v>2363</v>
       </c>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" t="s">
         <v>2364</v>
       </c>
       <c r="B1446">
         <v>63801</v>
       </c>
       <c r="C1446" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B1447">
+        <v>63801</v>
+      </c>
+      <c r="C1447" t="s">
         <v>2365</v>
-      </c>
-[...4 lines deleted...]
-        <v>2366</v>
       </c>
     </row>
     <row r="1448" spans="1:3">
       <c r="A1448" t="s">
         <v>2367</v>
       </c>
       <c r="B1448">
-        <v>63820</v>
+        <v>63811</v>
       </c>
       <c r="C1448" t="s">
         <v>2368</v>
       </c>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" t="s">
         <v>2369</v>
       </c>
       <c r="B1449">
-        <v>63843</v>
+        <v>63820</v>
       </c>
       <c r="C1449" t="s">
         <v>2370</v>
       </c>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" t="s">
         <v>2371</v>
       </c>
       <c r="B1450">
-        <v>63874</v>
+        <v>63843</v>
       </c>
       <c r="C1450" t="s">
         <v>2372</v>
       </c>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" t="s">
         <v>1476</v>
       </c>
       <c r="B1451">
         <v>63879</v>
       </c>
       <c r="C1451" t="s">
         <v>2373</v>
       </c>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" t="s">
         <v>2374</v>
       </c>
       <c r="B1452">
         <v>63879</v>
       </c>
       <c r="C1452" t="s">
         <v>2373</v>
@@ -28685,51 +28691,51 @@
     </row>
     <row r="1595" spans="1:3">
       <c r="A1595" t="s">
         <v>2604</v>
       </c>
       <c r="B1595">
         <v>67677</v>
       </c>
       <c r="C1595" t="s">
         <v>2605</v>
       </c>
     </row>
     <row r="1596" spans="1:3">
       <c r="A1596" t="s">
         <v>2606</v>
       </c>
       <c r="B1596">
         <v>67685</v>
       </c>
       <c r="C1596" t="s">
         <v>2607</v>
       </c>
     </row>
     <row r="1597" spans="1:3">
       <c r="A1597" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="B1597">
         <v>67697</v>
       </c>
       <c r="C1597" t="s">
         <v>2608</v>
       </c>
     </row>
     <row r="1598" spans="1:3">
       <c r="A1598" t="s">
         <v>2609</v>
       </c>
       <c r="B1598">
         <v>67714</v>
       </c>
       <c r="C1598" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="1599" spans="1:3">
       <c r="A1599" t="s">
         <v>2611</v>
       </c>
       <c r="B1599">
         <v>67731</v>
@@ -28886,6214 +28892,6225 @@
         <v>2632</v>
       </c>
       <c r="B1613">
         <v>68309</v>
       </c>
       <c r="C1613" t="s">
         <v>2624</v>
       </c>
     </row>
     <row r="1614" spans="1:3">
       <c r="A1614" t="s">
         <v>2633</v>
       </c>
       <c r="B1614">
         <v>68519</v>
       </c>
       <c r="C1614" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="1615" spans="1:3">
       <c r="A1615" t="s">
         <v>2635</v>
       </c>
       <c r="B1615">
-        <v>68642</v>
+        <v>68535</v>
       </c>
       <c r="C1615" t="s">
         <v>2636</v>
       </c>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" t="s">
         <v>2637</v>
       </c>
       <c r="B1616">
-        <v>68723</v>
+        <v>68642</v>
       </c>
       <c r="C1616" t="s">
         <v>2638</v>
       </c>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" t="s">
         <v>2639</v>
       </c>
       <c r="B1617">
-        <v>68766</v>
+        <v>68723</v>
       </c>
       <c r="C1617" t="s">
         <v>2640</v>
       </c>
     </row>
     <row r="1618" spans="1:3">
       <c r="A1618" t="s">
         <v>2641</v>
       </c>
       <c r="B1618">
         <v>68766</v>
       </c>
       <c r="C1618" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="1619" spans="1:3">
       <c r="A1619" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B1619">
+        <v>68766</v>
+      </c>
+      <c r="C1619" t="s">
         <v>2642</v>
-      </c>
-[...4 lines deleted...]
-        <v>2643</v>
       </c>
     </row>
     <row r="1620" spans="1:3">
       <c r="A1620" t="s">
         <v>2644</v>
       </c>
       <c r="B1620">
-        <v>69115</v>
+        <v>68794</v>
       </c>
       <c r="C1620" t="s">
         <v>2645</v>
       </c>
     </row>
     <row r="1621" spans="1:3">
       <c r="A1621" t="s">
         <v>2646</v>
       </c>
       <c r="B1621">
-        <v>69123</v>
+        <v>69115</v>
       </c>
       <c r="C1621" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="1622" spans="1:3">
       <c r="A1622" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B1622">
+        <v>69123</v>
+      </c>
+      <c r="C1622" t="s">
         <v>2647</v>
-      </c>
-[...4 lines deleted...]
-        <v>2645</v>
       </c>
     </row>
     <row r="1623" spans="1:3">
       <c r="A1623" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="B1623">
-        <v>69151</v>
+        <v>69126</v>
       </c>
       <c r="C1623" t="s">
-        <v>2649</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="1624" spans="1:3">
       <c r="A1624" t="s">
         <v>2650</v>
       </c>
       <c r="B1624">
-        <v>69168</v>
+        <v>69151</v>
       </c>
       <c r="C1624" t="s">
         <v>2651</v>
       </c>
     </row>
     <row r="1625" spans="1:3">
       <c r="A1625" t="s">
         <v>2652</v>
       </c>
       <c r="B1625">
-        <v>69198</v>
+        <v>69168</v>
       </c>
       <c r="C1625" t="s">
         <v>2653</v>
       </c>
     </row>
     <row r="1626" spans="1:3">
       <c r="A1626" t="s">
         <v>2654</v>
       </c>
       <c r="B1626">
-        <v>69207</v>
+        <v>69198</v>
       </c>
       <c r="C1626" t="s">
         <v>2655</v>
       </c>
     </row>
     <row r="1627" spans="1:3">
       <c r="A1627" t="s">
         <v>2656</v>
       </c>
       <c r="B1627">
-        <v>69242</v>
+        <v>69207</v>
       </c>
       <c r="C1627" t="s">
         <v>2657</v>
       </c>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" t="s">
         <v>2658</v>
       </c>
       <c r="B1628">
-        <v>69427</v>
+        <v>69242</v>
       </c>
       <c r="C1628" t="s">
         <v>2659</v>
       </c>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" t="s">
         <v>2660</v>
       </c>
       <c r="B1629">
-        <v>69469</v>
+        <v>69427</v>
       </c>
       <c r="C1629" t="s">
         <v>2661</v>
       </c>
     </row>
     <row r="1630" spans="1:3">
       <c r="A1630" t="s">
         <v>2662</v>
       </c>
       <c r="B1630">
-        <v>69483</v>
+        <v>69469</v>
       </c>
       <c r="C1630" t="s">
         <v>2663</v>
       </c>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" t="s">
         <v>2664</v>
       </c>
       <c r="B1631">
-        <v>69488</v>
+        <v>69483</v>
       </c>
       <c r="C1631" t="s">
         <v>2665</v>
       </c>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" t="s">
         <v>2666</v>
       </c>
       <c r="B1632">
-        <v>70190</v>
+        <v>69488</v>
       </c>
       <c r="C1632" t="s">
         <v>2667</v>
       </c>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" t="s">
         <v>2668</v>
       </c>
       <c r="B1633">
-        <v>70327</v>
+        <v>70190</v>
       </c>
       <c r="C1633" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B1634">
+        <v>70327</v>
+      </c>
+      <c r="C1634" t="s">
         <v>2669</v>
-      </c>
-[...4 lines deleted...]
-        <v>2667</v>
       </c>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="B1635">
-        <v>70374</v>
+        <v>70372</v>
       </c>
       <c r="C1635" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="B1636">
-        <v>70376</v>
+        <v>70374</v>
       </c>
       <c r="C1636" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="B1637">
-        <v>70469</v>
+        <v>70376</v>
       </c>
       <c r="C1637" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="B1638">
         <v>70469</v>
       </c>
       <c r="C1638" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="B1639">
         <v>70469</v>
       </c>
       <c r="C1639" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="B1640">
-        <v>70499</v>
+        <v>70469</v>
       </c>
       <c r="C1640" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1641" spans="1:3">
       <c r="A1641" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="B1641">
-        <v>70563</v>
+        <v>70499</v>
       </c>
       <c r="C1641" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1642" spans="1:3">
       <c r="A1642" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="B1642">
-        <v>70567</v>
+        <v>70563</v>
       </c>
       <c r="C1642" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1643" spans="1:3">
       <c r="A1643" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="B1643">
-        <v>70619</v>
+        <v>70567</v>
       </c>
       <c r="C1643" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1644" spans="1:3">
       <c r="A1644" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="B1644">
-        <v>70771</v>
+        <v>70619</v>
       </c>
       <c r="C1644" t="s">
-        <v>2680</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1645" spans="1:3">
       <c r="A1645" t="s">
         <v>2681</v>
       </c>
       <c r="B1645">
-        <v>70794</v>
+        <v>70771</v>
       </c>
       <c r="C1645" t="s">
         <v>2682</v>
       </c>
     </row>
     <row r="1646" spans="1:3">
       <c r="A1646" t="s">
         <v>2683</v>
       </c>
       <c r="B1646">
-        <v>70806</v>
+        <v>70794</v>
       </c>
       <c r="C1646" t="s">
         <v>2684</v>
       </c>
     </row>
     <row r="1647" spans="1:3">
       <c r="A1647" t="s">
         <v>2685</v>
       </c>
       <c r="B1647">
-        <v>70825</v>
+        <v>70806</v>
       </c>
       <c r="C1647" t="s">
         <v>2686</v>
       </c>
     </row>
     <row r="1648" spans="1:3">
       <c r="A1648" t="s">
         <v>2687</v>
       </c>
       <c r="B1648">
-        <v>70839</v>
+        <v>70825</v>
       </c>
       <c r="C1648" t="s">
         <v>2688</v>
       </c>
     </row>
     <row r="1649" spans="1:3">
       <c r="A1649" t="s">
         <v>2689</v>
       </c>
       <c r="B1649">
-        <v>71034</v>
+        <v>70839</v>
       </c>
       <c r="C1649" t="s">
         <v>2690</v>
       </c>
     </row>
     <row r="1650" spans="1:3">
       <c r="A1650" t="s">
         <v>2691</v>
       </c>
       <c r="B1650">
-        <v>71065</v>
+        <v>71034</v>
       </c>
       <c r="C1650" t="s">
         <v>2692</v>
       </c>
     </row>
     <row r="1651" spans="1:3">
       <c r="A1651" t="s">
         <v>2693</v>
       </c>
       <c r="B1651">
-        <v>71067</v>
+        <v>71065</v>
       </c>
       <c r="C1651" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="1652" spans="1:3">
       <c r="A1652" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B1652">
+        <v>71067</v>
+      </c>
+      <c r="C1652" t="s">
         <v>2694</v>
-      </c>
-[...4 lines deleted...]
-        <v>2695</v>
       </c>
     </row>
     <row r="1653" spans="1:3">
       <c r="A1653" t="s">
         <v>2696</v>
       </c>
       <c r="B1653">
-        <v>71088</v>
+        <v>71083</v>
       </c>
       <c r="C1653" t="s">
         <v>2697</v>
       </c>
     </row>
     <row r="1654" spans="1:3">
       <c r="A1654" t="s">
         <v>2698</v>
       </c>
       <c r="B1654">
-        <v>71106</v>
+        <v>71088</v>
       </c>
       <c r="C1654" t="s">
         <v>2699</v>
       </c>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" t="s">
         <v>2700</v>
       </c>
       <c r="B1655">
-        <v>71149</v>
+        <v>71106</v>
       </c>
       <c r="C1655" t="s">
         <v>2701</v>
       </c>
     </row>
     <row r="1656" spans="1:3">
       <c r="A1656" t="s">
         <v>2702</v>
       </c>
       <c r="B1656">
-        <v>71254</v>
+        <v>71149</v>
       </c>
       <c r="C1656" t="s">
         <v>2703</v>
       </c>
     </row>
     <row r="1657" spans="1:3">
       <c r="A1657" t="s">
         <v>2704</v>
       </c>
       <c r="B1657">
-        <v>71272</v>
+        <v>71254</v>
       </c>
       <c r="C1657" t="s">
         <v>2705</v>
       </c>
     </row>
     <row r="1658" spans="1:3">
       <c r="A1658" t="s">
         <v>2706</v>
       </c>
       <c r="B1658">
-        <v>71282</v>
+        <v>71272</v>
       </c>
       <c r="C1658" t="s">
-        <v>981</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="1659" spans="1:3">
       <c r="A1659" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="B1659">
-        <v>71332</v>
+        <v>71282</v>
       </c>
       <c r="C1659" t="s">
-        <v>2708</v>
+        <v>981</v>
       </c>
     </row>
     <row r="1660" spans="1:3">
       <c r="A1660" t="s">
         <v>2709</v>
       </c>
       <c r="B1660">
-        <v>71384</v>
+        <v>71332</v>
       </c>
       <c r="C1660" t="s">
         <v>2710</v>
       </c>
     </row>
     <row r="1661" spans="1:3">
       <c r="A1661" t="s">
         <v>2711</v>
       </c>
       <c r="B1661">
-        <v>71522</v>
+        <v>71384</v>
       </c>
       <c r="C1661" t="s">
         <v>2712</v>
       </c>
     </row>
     <row r="1662" spans="1:3">
       <c r="A1662" t="s">
         <v>2713</v>
       </c>
       <c r="B1662">
         <v>71522</v>
       </c>
       <c r="C1662" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="1663" spans="1:3">
       <c r="A1663" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B1663">
+        <v>71522</v>
+      </c>
+      <c r="C1663" t="s">
         <v>2714</v>
-      </c>
-[...4 lines deleted...]
-        <v>2715</v>
       </c>
     </row>
     <row r="1664" spans="1:3">
       <c r="A1664" t="s">
         <v>2716</v>
       </c>
       <c r="B1664">
-        <v>71560</v>
+        <v>71543</v>
       </c>
       <c r="C1664" t="s">
-        <v>2481</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="1665" spans="1:3">
       <c r="A1665" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="B1665">
-        <v>71636</v>
+        <v>71560</v>
       </c>
       <c r="C1665" t="s">
-        <v>2718</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="1666" spans="1:3">
       <c r="A1666" t="s">
         <v>2719</v>
       </c>
       <c r="B1666">
-        <v>71638</v>
+        <v>71636</v>
       </c>
       <c r="C1666" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="1667" spans="1:3">
       <c r="A1667" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B1667">
+        <v>71638</v>
+      </c>
+      <c r="C1667" t="s">
         <v>2720</v>
-      </c>
-[...4 lines deleted...]
-        <v>2721</v>
       </c>
     </row>
     <row r="1668" spans="1:3">
       <c r="A1668" t="s">
         <v>2722</v>
       </c>
       <c r="B1668">
-        <v>71686</v>
+        <v>71665</v>
       </c>
       <c r="C1668" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="1669" spans="1:3">
       <c r="A1669" t="s">
         <v>2724</v>
       </c>
       <c r="B1669">
-        <v>71696</v>
+        <v>71686</v>
       </c>
       <c r="C1669" t="s">
         <v>2725</v>
       </c>
     </row>
     <row r="1670" spans="1:3">
       <c r="A1670" t="s">
         <v>2726</v>
       </c>
       <c r="B1670">
-        <v>71706</v>
+        <v>71696</v>
       </c>
       <c r="C1670" t="s">
         <v>2727</v>
       </c>
     </row>
     <row r="1671" spans="1:3">
       <c r="A1671" t="s">
         <v>2728</v>
       </c>
       <c r="B1671">
-        <v>71711</v>
+        <v>71706</v>
       </c>
       <c r="C1671" t="s">
         <v>2729</v>
       </c>
     </row>
     <row r="1672" spans="1:3">
       <c r="A1672" t="s">
         <v>2730</v>
       </c>
       <c r="B1672">
-        <v>71717</v>
+        <v>71711</v>
       </c>
       <c r="C1672" t="s">
         <v>2731</v>
       </c>
     </row>
     <row r="1673" spans="1:3">
       <c r="A1673" t="s">
         <v>2732</v>
       </c>
       <c r="B1673">
-        <v>71729</v>
+        <v>71717</v>
       </c>
       <c r="C1673" t="s">
         <v>2733</v>
       </c>
     </row>
     <row r="1674" spans="1:3">
       <c r="A1674" t="s">
         <v>2734</v>
       </c>
       <c r="B1674">
-        <v>72072</v>
+        <v>71729</v>
       </c>
       <c r="C1674" t="s">
         <v>2735</v>
       </c>
     </row>
     <row r="1675" spans="1:3">
       <c r="A1675" t="s">
         <v>2736</v>
       </c>
       <c r="B1675">
-        <v>72108</v>
+        <v>72072</v>
       </c>
       <c r="C1675" t="s">
         <v>2737</v>
       </c>
     </row>
     <row r="1676" spans="1:3">
       <c r="A1676" t="s">
         <v>2738</v>
       </c>
       <c r="B1676">
         <v>72108</v>
       </c>
       <c r="C1676" t="s">
         <v>2739</v>
       </c>
     </row>
     <row r="1677" spans="1:3">
       <c r="A1677" t="s">
         <v>2740</v>
       </c>
       <c r="B1677">
-        <v>72160</v>
+        <v>72108</v>
       </c>
       <c r="C1677" t="s">
         <v>2741</v>
       </c>
     </row>
     <row r="1678" spans="1:3">
       <c r="A1678" t="s">
         <v>2742</v>
       </c>
       <c r="B1678">
-        <v>72172</v>
+        <v>72160</v>
       </c>
       <c r="C1678" t="s">
         <v>2743</v>
       </c>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" t="s">
         <v>2744</v>
       </c>
       <c r="B1679">
-        <v>72202</v>
+        <v>72172</v>
       </c>
       <c r="C1679" t="s">
         <v>2745</v>
       </c>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" t="s">
         <v>2746</v>
       </c>
       <c r="B1680">
-        <v>72336</v>
+        <v>72202</v>
       </c>
       <c r="C1680" t="s">
         <v>2747</v>
       </c>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" t="s">
         <v>2748</v>
       </c>
       <c r="B1681">
-        <v>72359</v>
+        <v>72336</v>
       </c>
       <c r="C1681" t="s">
         <v>2749</v>
       </c>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" t="s">
         <v>2750</v>
       </c>
       <c r="B1682">
-        <v>72379</v>
+        <v>72359</v>
       </c>
       <c r="C1682" t="s">
         <v>2751</v>
       </c>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" t="s">
         <v>2752</v>
       </c>
       <c r="B1683">
-        <v>72393</v>
+        <v>72379</v>
       </c>
       <c r="C1683" t="s">
         <v>2753</v>
       </c>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" t="s">
-        <v>2399</v>
+        <v>2754</v>
       </c>
       <c r="B1684">
-        <v>72411</v>
+        <v>72393</v>
       </c>
       <c r="C1684" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="1685" spans="1:3">
       <c r="A1685" t="s">
-        <v>2755</v>
+        <v>2399</v>
       </c>
       <c r="B1685">
-        <v>72458</v>
+        <v>72411</v>
       </c>
       <c r="C1685" t="s">
         <v>2756</v>
       </c>
     </row>
     <row r="1686" spans="1:3">
       <c r="A1686" t="s">
         <v>2757</v>
       </c>
       <c r="B1686">
-        <v>72488</v>
+        <v>72458</v>
       </c>
       <c r="C1686" t="s">
         <v>2758</v>
       </c>
     </row>
     <row r="1687" spans="1:3">
       <c r="A1687" t="s">
         <v>2759</v>
       </c>
       <c r="B1687">
-        <v>72501</v>
+        <v>72488</v>
       </c>
       <c r="C1687" t="s">
         <v>2760</v>
       </c>
     </row>
     <row r="1688" spans="1:3">
       <c r="A1688" t="s">
         <v>2761</v>
       </c>
       <c r="B1688">
-        <v>72622</v>
+        <v>72501</v>
       </c>
       <c r="C1688" t="s">
         <v>2762</v>
       </c>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" t="s">
         <v>2763</v>
       </c>
       <c r="B1689">
-        <v>72636</v>
+        <v>72622</v>
       </c>
       <c r="C1689" t="s">
         <v>2764</v>
       </c>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" t="s">
         <v>2765</v>
       </c>
       <c r="B1690">
-        <v>72649</v>
+        <v>72636</v>
       </c>
       <c r="C1690" t="s">
         <v>2766</v>
       </c>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" t="s">
         <v>2767</v>
       </c>
       <c r="B1691">
-        <v>72760</v>
+        <v>72649</v>
       </c>
       <c r="C1691" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="1692" spans="1:3">
       <c r="A1692" t="s">
         <v>2769</v>
       </c>
       <c r="B1692">
-        <v>72764</v>
+        <v>72760</v>
       </c>
       <c r="C1692" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="1693" spans="1:3">
       <c r="A1693" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B1693">
+        <v>72764</v>
+      </c>
+      <c r="C1693" t="s">
         <v>2770</v>
-      </c>
-[...4 lines deleted...]
-        <v>2771</v>
       </c>
     </row>
     <row r="1694" spans="1:3">
       <c r="A1694" t="s">
         <v>2772</v>
       </c>
       <c r="B1694">
-        <v>72829</v>
+        <v>72793</v>
       </c>
       <c r="C1694" t="s">
         <v>2773</v>
       </c>
     </row>
     <row r="1695" spans="1:3">
       <c r="A1695" t="s">
         <v>2774</v>
       </c>
       <c r="B1695">
-        <v>73033</v>
+        <v>72829</v>
       </c>
       <c r="C1695" t="s">
         <v>2775</v>
       </c>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" t="s">
         <v>2776</v>
       </c>
       <c r="B1696">
         <v>73033</v>
       </c>
       <c r="C1696" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B1697">
+        <v>73033</v>
+      </c>
+      <c r="C1697" t="s">
         <v>2777</v>
-      </c>
-[...4 lines deleted...]
-        <v>2775</v>
       </c>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="B1698">
-        <v>73054</v>
+        <v>73037</v>
       </c>
       <c r="C1698" t="s">
-        <v>2779</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" t="s">
         <v>2780</v>
       </c>
       <c r="B1699">
-        <v>73061</v>
+        <v>73054</v>
       </c>
       <c r="C1699" t="s">
         <v>2781</v>
       </c>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" t="s">
         <v>2782</v>
       </c>
       <c r="B1700">
-        <v>73066</v>
+        <v>73061</v>
       </c>
       <c r="C1700" t="s">
         <v>2783</v>
       </c>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" t="s">
         <v>2784</v>
       </c>
       <c r="B1701">
-        <v>73072</v>
+        <v>73066</v>
       </c>
       <c r="C1701" t="s">
         <v>2785</v>
       </c>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" t="s">
         <v>2786</v>
       </c>
       <c r="B1702">
-        <v>73230</v>
+        <v>73072</v>
       </c>
       <c r="C1702" t="s">
-        <v>1243</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="B1703">
-        <v>73257</v>
+        <v>73230</v>
       </c>
       <c r="C1703" t="s">
-        <v>2788</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" t="s">
         <v>2789</v>
       </c>
       <c r="B1704">
-        <v>73312</v>
+        <v>73257</v>
       </c>
       <c r="C1704" t="s">
         <v>2790</v>
       </c>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" t="s">
         <v>2791</v>
       </c>
       <c r="B1705">
-        <v>73342</v>
+        <v>73312</v>
       </c>
       <c r="C1705" t="s">
         <v>2792</v>
       </c>
     </row>
     <row r="1706" spans="1:3">
       <c r="A1706" t="s">
         <v>2793</v>
       </c>
       <c r="B1706">
-        <v>73430</v>
+        <v>73342</v>
       </c>
       <c r="C1706" t="s">
         <v>2794</v>
       </c>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" t="s">
         <v>2795</v>
       </c>
       <c r="B1707">
-        <v>73434</v>
+        <v>73430</v>
       </c>
       <c r="C1707" t="s">
         <v>2796</v>
       </c>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" t="s">
         <v>2797</v>
       </c>
       <c r="B1708">
-        <v>73447</v>
+        <v>73434</v>
       </c>
       <c r="C1708" t="s">
         <v>2798</v>
       </c>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" t="s">
         <v>2799</v>
       </c>
       <c r="B1709">
-        <v>73450</v>
+        <v>73447</v>
       </c>
       <c r="C1709" t="s">
         <v>2800</v>
       </c>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" t="s">
         <v>2801</v>
       </c>
       <c r="B1710">
-        <v>73525</v>
+        <v>73450</v>
       </c>
       <c r="C1710" t="s">
         <v>2802</v>
       </c>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" t="s">
         <v>2803</v>
       </c>
       <c r="B1711">
-        <v>73527</v>
+        <v>73525</v>
       </c>
       <c r="C1711" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" t="s">
-        <v>1762</v>
+        <v>2805</v>
       </c>
       <c r="B1712">
-        <v>73563</v>
+        <v>73527</v>
       </c>
       <c r="C1712" t="s">
         <v>2804</v>
       </c>
     </row>
     <row r="1713" spans="1:3">
       <c r="A1713" t="s">
-        <v>2805</v>
+        <v>1762</v>
       </c>
       <c r="B1713">
-        <v>73614</v>
+        <v>73563</v>
       </c>
       <c r="C1713" t="s">
         <v>2806</v>
       </c>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" t="s">
         <v>2807</v>
       </c>
       <c r="B1714">
         <v>73614</v>
       </c>
       <c r="C1714" t="s">
-        <v>2806</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B1715">
+        <v>73614</v>
+      </c>
+      <c r="C1715" t="s">
         <v>2808</v>
-      </c>
-[...4 lines deleted...]
-        <v>2809</v>
       </c>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" t="s">
         <v>2810</v>
       </c>
       <c r="B1716">
-        <v>73655</v>
+        <v>73650</v>
       </c>
       <c r="C1716" t="s">
         <v>2811</v>
       </c>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" t="s">
         <v>2812</v>
       </c>
       <c r="B1717">
-        <v>73660</v>
+        <v>73655</v>
       </c>
       <c r="C1717" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="1718" spans="1:3">
       <c r="A1718" t="s">
         <v>2814</v>
       </c>
       <c r="B1718">
-        <v>73732</v>
+        <v>73660</v>
       </c>
       <c r="C1718" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="1719" spans="1:3">
       <c r="A1719" t="s">
         <v>2816</v>
       </c>
       <c r="B1719">
-        <v>73765</v>
+        <v>73732</v>
       </c>
       <c r="C1719" t="s">
         <v>2817</v>
       </c>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" t="s">
-        <v>1612</v>
+        <v>2818</v>
       </c>
       <c r="B1720">
-        <v>73770</v>
+        <v>73765</v>
       </c>
       <c r="C1720" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="1721" spans="1:3">
       <c r="A1721" t="s">
-        <v>2819</v>
+        <v>1612</v>
       </c>
       <c r="B1721">
-        <v>73776</v>
+        <v>73770</v>
       </c>
       <c r="C1721" t="s">
         <v>2820</v>
       </c>
     </row>
     <row r="1722" spans="1:3">
       <c r="A1722" t="s">
         <v>2821</v>
       </c>
       <c r="B1722">
-        <v>74072</v>
+        <v>73776</v>
       </c>
       <c r="C1722" t="s">
         <v>2822</v>
       </c>
     </row>
     <row r="1723" spans="1:3">
       <c r="A1723" t="s">
         <v>2823</v>
       </c>
       <c r="B1723">
-        <v>74076</v>
+        <v>74072</v>
       </c>
       <c r="C1723" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="1724" spans="1:3">
       <c r="A1724" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B1724">
+        <v>74076</v>
+      </c>
+      <c r="C1724" t="s">
         <v>2824</v>
-      </c>
-[...4 lines deleted...]
-        <v>2822</v>
       </c>
     </row>
     <row r="1725" spans="1:3">
       <c r="A1725" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="B1725">
-        <v>74172</v>
+        <v>74080</v>
       </c>
       <c r="C1725" t="s">
-        <v>2826</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="1726" spans="1:3">
       <c r="A1726" t="s">
         <v>2827</v>
       </c>
       <c r="B1726">
         <v>74172</v>
       </c>
       <c r="C1726" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B1727">
+        <v>74172</v>
+      </c>
+      <c r="C1727" t="s">
         <v>2828</v>
-      </c>
-[...4 lines deleted...]
-        <v>2829</v>
       </c>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" t="s">
         <v>2830</v>
       </c>
       <c r="B1728">
         <v>74199</v>
       </c>
       <c r="C1728" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B1729">
+        <v>74199</v>
+      </c>
+      <c r="C1729" t="s">
         <v>2831</v>
-      </c>
-[...4 lines deleted...]
-        <v>2832</v>
       </c>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" t="s">
         <v>2833</v>
       </c>
       <c r="B1730">
-        <v>74248</v>
+        <v>74219</v>
       </c>
       <c r="C1730" t="s">
         <v>2834</v>
       </c>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" t="s">
         <v>2835</v>
       </c>
       <c r="B1731">
-        <v>74321</v>
+        <v>74248</v>
       </c>
       <c r="C1731" t="s">
         <v>2836</v>
       </c>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" t="s">
         <v>2837</v>
       </c>
       <c r="B1732">
-        <v>74343</v>
+        <v>74321</v>
       </c>
       <c r="C1732" t="s">
         <v>2838</v>
       </c>
     </row>
     <row r="1733" spans="1:3">
       <c r="A1733" t="s">
         <v>2839</v>
       </c>
       <c r="B1733">
-        <v>74348</v>
+        <v>74343</v>
       </c>
       <c r="C1733" t="s">
         <v>2840</v>
       </c>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" t="s">
         <v>2841</v>
       </c>
       <c r="B1734">
         <v>74348</v>
       </c>
       <c r="C1734" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B1735">
+        <v>74348</v>
+      </c>
+      <c r="C1735" t="s">
         <v>2842</v>
-      </c>
-[...4 lines deleted...]
-        <v>2843</v>
       </c>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" t="s">
         <v>2844</v>
       </c>
       <c r="B1736">
-        <v>74363</v>
+        <v>74360</v>
       </c>
       <c r="C1736" t="s">
         <v>2845</v>
       </c>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" t="s">
         <v>2846</v>
       </c>
       <c r="B1737">
-        <v>74385</v>
+        <v>74363</v>
       </c>
       <c r="C1737" t="s">
         <v>2847</v>
       </c>
     </row>
     <row r="1738" spans="1:3">
       <c r="A1738" t="s">
         <v>2848</v>
       </c>
       <c r="B1738">
-        <v>74523</v>
+        <v>74385</v>
       </c>
       <c r="C1738" t="s">
         <v>2849</v>
       </c>
     </row>
     <row r="1739" spans="1:3">
       <c r="A1739" t="s">
         <v>2850</v>
       </c>
       <c r="B1739">
-        <v>74535</v>
+        <v>74523</v>
       </c>
       <c r="C1739" t="s">
         <v>2851</v>
       </c>
     </row>
     <row r="1740" spans="1:3">
       <c r="A1740" t="s">
         <v>2852</v>
       </c>
       <c r="B1740">
-        <v>74564</v>
+        <v>74535</v>
       </c>
       <c r="C1740" t="s">
         <v>2853</v>
       </c>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" t="s">
         <v>2854</v>
       </c>
       <c r="B1741">
-        <v>74582</v>
+        <v>74564</v>
       </c>
       <c r="C1741" t="s">
         <v>2855</v>
       </c>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" t="s">
         <v>2856</v>
       </c>
       <c r="B1742">
-        <v>74585</v>
+        <v>74582</v>
       </c>
       <c r="C1742" t="s">
         <v>2857</v>
       </c>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" t="s">
         <v>2858</v>
       </c>
       <c r="B1743">
-        <v>74613</v>
+        <v>74585</v>
       </c>
       <c r="C1743" t="s">
         <v>2859</v>
       </c>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" t="s">
         <v>2860</v>
       </c>
       <c r="B1744">
-        <v>74653</v>
+        <v>74613</v>
       </c>
       <c r="C1744" t="s">
         <v>2861</v>
       </c>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" t="s">
         <v>2862</v>
       </c>
       <c r="B1745">
-        <v>74722</v>
+        <v>74653</v>
       </c>
       <c r="C1745" t="s">
         <v>2863</v>
       </c>
     </row>
     <row r="1746" spans="1:3">
       <c r="A1746" t="s">
         <v>2864</v>
       </c>
       <c r="B1746">
-        <v>74821</v>
+        <v>74722</v>
       </c>
       <c r="C1746" t="s">
         <v>2865</v>
       </c>
     </row>
     <row r="1747" spans="1:3">
       <c r="A1747" t="s">
         <v>2866</v>
       </c>
       <c r="B1747">
-        <v>74906</v>
+        <v>74821</v>
       </c>
       <c r="C1747" t="s">
         <v>2867</v>
       </c>
     </row>
     <row r="1748" spans="1:3">
       <c r="A1748" t="s">
         <v>2868</v>
       </c>
       <c r="B1748">
-        <v>74909</v>
+        <v>74906</v>
       </c>
       <c r="C1748" t="s">
         <v>2869</v>
       </c>
     </row>
     <row r="1749" spans="1:3">
       <c r="A1749" t="s">
         <v>2870</v>
       </c>
       <c r="B1749">
-        <v>75015</v>
+        <v>74909</v>
       </c>
       <c r="C1749" t="s">
         <v>2871</v>
       </c>
     </row>
     <row r="1750" spans="1:3">
       <c r="A1750" t="s">
         <v>2872</v>
       </c>
       <c r="B1750">
         <v>75015</v>
       </c>
       <c r="C1750" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="1751" spans="1:3">
       <c r="A1751" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B1751">
+        <v>75015</v>
+      </c>
+      <c r="C1751" t="s">
         <v>2873</v>
-      </c>
-[...4 lines deleted...]
-        <v>2874</v>
       </c>
     </row>
     <row r="1752" spans="1:3">
       <c r="A1752" t="s">
         <v>2875</v>
       </c>
       <c r="B1752">
-        <v>75056</v>
+        <v>75031</v>
       </c>
       <c r="C1752" t="s">
         <v>2876</v>
       </c>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" t="s">
         <v>2877</v>
       </c>
       <c r="B1753">
-        <v>75172</v>
+        <v>75056</v>
       </c>
       <c r="C1753" t="s">
         <v>2878</v>
       </c>
     </row>
     <row r="1754" spans="1:3">
       <c r="A1754" t="s">
         <v>2879</v>
       </c>
       <c r="B1754">
-        <v>75177</v>
+        <v>75172</v>
       </c>
       <c r="C1754" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="1755" spans="1:3">
       <c r="A1755" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B1755">
+        <v>75177</v>
+      </c>
+      <c r="C1755" t="s">
         <v>2880</v>
-      </c>
-[...4 lines deleted...]
-        <v>2878</v>
       </c>
     </row>
     <row r="1756" spans="1:3">
       <c r="A1756" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="B1756">
-        <v>75180</v>
+        <v>75179</v>
       </c>
       <c r="C1756" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="1757" spans="1:3">
       <c r="A1757" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="B1757">
-        <v>75196</v>
+        <v>75180</v>
       </c>
       <c r="C1757" t="s">
-        <v>2883</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" t="s">
         <v>2884</v>
       </c>
       <c r="B1758">
-        <v>75203</v>
+        <v>75196</v>
       </c>
       <c r="C1758" t="s">
         <v>2885</v>
       </c>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" t="s">
         <v>2886</v>
       </c>
       <c r="B1759">
-        <v>75323</v>
+        <v>75203</v>
       </c>
       <c r="C1759" t="s">
         <v>2887</v>
       </c>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" t="s">
         <v>2888</v>
       </c>
       <c r="B1760">
-        <v>75339</v>
+        <v>75323</v>
       </c>
       <c r="C1760" t="s">
         <v>2889</v>
       </c>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" t="s">
         <v>2890</v>
       </c>
       <c r="B1761">
-        <v>75382</v>
+        <v>75339</v>
       </c>
       <c r="C1761" t="s">
         <v>2891</v>
       </c>
     </row>
     <row r="1762" spans="1:3">
       <c r="A1762" t="s">
         <v>2892</v>
       </c>
       <c r="B1762">
-        <v>75394</v>
+        <v>75382</v>
       </c>
       <c r="C1762" t="s">
         <v>2893</v>
       </c>
     </row>
     <row r="1763" spans="1:3">
       <c r="A1763" t="s">
         <v>2894</v>
       </c>
       <c r="B1763">
-        <v>75417</v>
+        <v>75394</v>
       </c>
       <c r="C1763" t="s">
         <v>2895</v>
       </c>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" t="s">
         <v>2896</v>
       </c>
       <c r="B1764">
         <v>75417</v>
       </c>
       <c r="C1764" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="1765" spans="1:3">
       <c r="A1765" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B1765">
+        <v>75417</v>
+      </c>
+      <c r="C1765" t="s">
         <v>2897</v>
-      </c>
-[...4 lines deleted...]
-        <v>2898</v>
       </c>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" t="s">
         <v>2899</v>
       </c>
       <c r="B1766">
         <v>76131</v>
       </c>
       <c r="C1766" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B1767">
+        <v>76131</v>
+      </c>
+      <c r="C1767" t="s">
         <v>2900</v>
-      </c>
-[...4 lines deleted...]
-        <v>2898</v>
       </c>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="B1768">
-        <v>76137</v>
+        <v>76133</v>
       </c>
       <c r="C1768" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="B1769">
-        <v>76149</v>
+        <v>76137</v>
       </c>
       <c r="C1769" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="B1770">
-        <v>76228</v>
+        <v>76149</v>
       </c>
       <c r="C1770" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="B1771">
-        <v>76275</v>
+        <v>76228</v>
       </c>
       <c r="C1771" t="s">
-        <v>2905</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" t="s">
         <v>2906</v>
       </c>
       <c r="B1772">
         <v>76275</v>
       </c>
       <c r="C1772" t="s">
         <v>2907</v>
       </c>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" t="s">
         <v>2908</v>
       </c>
       <c r="B1773">
-        <v>76307</v>
+        <v>76275</v>
       </c>
       <c r="C1773" t="s">
         <v>2909</v>
       </c>
     </row>
     <row r="1774" spans="1:3">
       <c r="A1774" t="s">
         <v>2910</v>
       </c>
       <c r="B1774">
-        <v>76359</v>
+        <v>76307</v>
       </c>
       <c r="C1774" t="s">
         <v>2911</v>
       </c>
     </row>
     <row r="1775" spans="1:3">
       <c r="A1775" t="s">
         <v>2912</v>
       </c>
       <c r="B1775">
-        <v>76448</v>
+        <v>76359</v>
       </c>
       <c r="C1775" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="1776" spans="1:3">
       <c r="A1776" t="s">
         <v>2914</v>
       </c>
       <c r="B1776">
-        <v>76530</v>
+        <v>76448</v>
       </c>
       <c r="C1776" t="s">
         <v>2915</v>
       </c>
     </row>
     <row r="1777" spans="1:3">
       <c r="A1777" t="s">
         <v>2916</v>
       </c>
       <c r="B1777">
-        <v>76532</v>
+        <v>76530</v>
       </c>
       <c r="C1777" t="s">
-        <v>2915</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B1778">
+        <v>76532</v>
+      </c>
+      <c r="C1778" t="s">
         <v>2917</v>
-      </c>
-[...4 lines deleted...]
-        <v>2915</v>
       </c>
     </row>
     <row r="1779" spans="1:3">
       <c r="A1779" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="B1779">
         <v>76534</v>
       </c>
       <c r="C1779" t="s">
-        <v>2915</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="1780" spans="1:3">
       <c r="A1780" t="s">
-        <v>669</v>
+        <v>2920</v>
       </c>
       <c r="B1780">
-        <v>76549</v>
+        <v>76534</v>
       </c>
       <c r="C1780" t="s">
-        <v>2919</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="1781" spans="1:3">
       <c r="A1781" t="s">
-        <v>2920</v>
+        <v>669</v>
       </c>
       <c r="B1781">
-        <v>76646</v>
+        <v>76549</v>
       </c>
       <c r="C1781" t="s">
         <v>2921</v>
       </c>
     </row>
     <row r="1782" spans="1:3">
       <c r="A1782" t="s">
         <v>2922</v>
       </c>
       <c r="B1782">
-        <v>76756</v>
+        <v>76646</v>
       </c>
       <c r="C1782" t="s">
         <v>2923</v>
       </c>
     </row>
     <row r="1783" spans="1:3">
       <c r="A1783" t="s">
         <v>2924</v>
       </c>
       <c r="B1783">
-        <v>76767</v>
+        <v>76756</v>
       </c>
       <c r="C1783" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" t="s">
         <v>2926</v>
       </c>
       <c r="B1784">
-        <v>76829</v>
+        <v>76767</v>
       </c>
       <c r="C1784" t="s">
         <v>2927</v>
       </c>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" t="s">
         <v>2928</v>
       </c>
       <c r="B1785">
-        <v>76870</v>
+        <v>76829</v>
       </c>
       <c r="C1785" t="s">
         <v>2929</v>
       </c>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" t="s">
         <v>2930</v>
       </c>
       <c r="B1786">
-        <v>76877</v>
+        <v>76870</v>
       </c>
       <c r="C1786" t="s">
-        <v>2301</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="1787" spans="1:3">
       <c r="A1787" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="B1787">
-        <v>77652</v>
+        <v>76877</v>
       </c>
       <c r="C1787" t="s">
-        <v>2932</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="1788" spans="1:3">
       <c r="A1788" t="s">
         <v>2933</v>
       </c>
       <c r="B1788">
-        <v>77694</v>
+        <v>77652</v>
       </c>
       <c r="C1788" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="1789" spans="1:3">
       <c r="A1789" t="s">
         <v>2935</v>
       </c>
       <c r="B1789">
         <v>77694</v>
       </c>
       <c r="C1789" t="s">
-        <v>2934</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B1790">
+        <v>77694</v>
+      </c>
+      <c r="C1790" t="s">
         <v>2936</v>
-      </c>
-[...4 lines deleted...]
-        <v>2937</v>
       </c>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" t="s">
         <v>2938</v>
       </c>
       <c r="B1791">
-        <v>77723</v>
+        <v>77716</v>
       </c>
       <c r="C1791" t="s">
         <v>2939</v>
       </c>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" t="s">
         <v>2940</v>
       </c>
       <c r="B1792">
-        <v>77749</v>
+        <v>77723</v>
       </c>
       <c r="C1792" t="s">
         <v>2941</v>
       </c>
     </row>
     <row r="1793" spans="1:3">
       <c r="A1793" t="s">
-        <v>1191</v>
+        <v>2942</v>
       </c>
       <c r="B1793">
-        <v>77767</v>
+        <v>77749</v>
       </c>
       <c r="C1793" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="1794" spans="1:3">
       <c r="A1794" t="s">
         <v>1191</v>
       </c>
       <c r="B1794">
         <v>77767</v>
       </c>
       <c r="C1794" t="s">
-        <v>2942</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1795" spans="1:3">
       <c r="A1795" t="s">
-        <v>609</v>
+        <v>1191</v>
       </c>
       <c r="B1795">
-        <v>77781</v>
+        <v>77767</v>
       </c>
       <c r="C1795" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1796" spans="1:3">
       <c r="A1796" t="s">
-        <v>2944</v>
+        <v>609</v>
       </c>
       <c r="B1796">
-        <v>77815</v>
+        <v>77781</v>
       </c>
       <c r="C1796" t="s">
         <v>2945</v>
       </c>
     </row>
     <row r="1797" spans="1:3">
       <c r="A1797" t="s">
         <v>2946</v>
       </c>
       <c r="B1797">
-        <v>77833</v>
+        <v>77815</v>
       </c>
       <c r="C1797" t="s">
         <v>2947</v>
       </c>
     </row>
     <row r="1798" spans="1:3">
       <c r="A1798" t="s">
         <v>2948</v>
       </c>
       <c r="B1798">
-        <v>77855</v>
+        <v>77833</v>
       </c>
       <c r="C1798" t="s">
         <v>2949</v>
       </c>
     </row>
     <row r="1799" spans="1:3">
       <c r="A1799" t="s">
         <v>2950</v>
       </c>
       <c r="B1799">
-        <v>77933</v>
+        <v>77855</v>
       </c>
       <c r="C1799" t="s">
         <v>2951</v>
       </c>
     </row>
     <row r="1800" spans="1:3">
       <c r="A1800" t="s">
         <v>2952</v>
       </c>
       <c r="B1800">
         <v>77933</v>
       </c>
       <c r="C1800" t="s">
-        <v>2951</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="1801" spans="1:3">
       <c r="A1801" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B1801">
+        <v>77933</v>
+      </c>
+      <c r="C1801" t="s">
         <v>2953</v>
-      </c>
-[...4 lines deleted...]
-        <v>2954</v>
       </c>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" t="s">
         <v>2955</v>
       </c>
       <c r="B1802">
-        <v>77955</v>
+        <v>77948</v>
       </c>
       <c r="C1802" t="s">
         <v>2956</v>
       </c>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" t="s">
         <v>2957</v>
       </c>
       <c r="B1803">
-        <v>78050</v>
+        <v>77955</v>
       </c>
       <c r="C1803" t="s">
         <v>2958</v>
       </c>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" t="s">
         <v>2959</v>
       </c>
       <c r="B1804">
-        <v>78052</v>
+        <v>78050</v>
       </c>
       <c r="C1804" t="s">
         <v>2960</v>
       </c>
     </row>
     <row r="1805" spans="1:3">
       <c r="A1805" t="s">
         <v>2961</v>
       </c>
       <c r="B1805">
-        <v>78056</v>
+        <v>78052</v>
       </c>
       <c r="C1805" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="1806" spans="1:3">
       <c r="A1806" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B1806">
+        <v>78056</v>
+      </c>
+      <c r="C1806" t="s">
         <v>2962</v>
-      </c>
-[...4 lines deleted...]
-        <v>2963</v>
       </c>
     </row>
     <row r="1807" spans="1:3">
       <c r="A1807" t="s">
         <v>2964</v>
       </c>
       <c r="B1807">
-        <v>78132</v>
+        <v>78120</v>
       </c>
       <c r="C1807" t="s">
         <v>2965</v>
       </c>
     </row>
     <row r="1808" spans="1:3">
       <c r="A1808" t="s">
         <v>2966</v>
       </c>
       <c r="B1808">
-        <v>78176</v>
+        <v>78132</v>
       </c>
       <c r="C1808" t="s">
-        <v>543</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="1809" spans="1:3">
       <c r="A1809" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="B1809">
-        <v>78224</v>
+        <v>78176</v>
       </c>
       <c r="C1809" t="s">
-        <v>2968</v>
+        <v>543</v>
       </c>
     </row>
     <row r="1810" spans="1:3">
       <c r="A1810" t="s">
         <v>2969</v>
       </c>
       <c r="B1810">
-        <v>78315</v>
+        <v>78224</v>
       </c>
       <c r="C1810" t="s">
         <v>2970</v>
       </c>
     </row>
     <row r="1811" spans="1:3">
       <c r="A1811" t="s">
         <v>2971</v>
       </c>
       <c r="B1811">
-        <v>78467</v>
+        <v>78315</v>
       </c>
       <c r="C1811" t="s">
         <v>2972</v>
       </c>
     </row>
     <row r="1812" spans="1:3">
       <c r="A1812" t="s">
         <v>2973</v>
       </c>
       <c r="B1812">
         <v>78467</v>
       </c>
       <c r="C1812" t="s">
-        <v>2972</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="1813" spans="1:3">
       <c r="A1813" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B1813">
+        <v>78467</v>
+      </c>
+      <c r="C1813" t="s">
         <v>2974</v>
-      </c>
-[...4 lines deleted...]
-        <v>2975</v>
       </c>
     </row>
     <row r="1814" spans="1:3">
       <c r="A1814" t="s">
         <v>2976</v>
       </c>
       <c r="B1814">
-        <v>78554</v>
+        <v>78532</v>
       </c>
       <c r="C1814" t="s">
         <v>2977</v>
       </c>
     </row>
     <row r="1815" spans="1:3">
       <c r="A1815" t="s">
         <v>2978</v>
       </c>
       <c r="B1815">
-        <v>78628</v>
+        <v>78554</v>
       </c>
       <c r="C1815" t="s">
         <v>2979</v>
       </c>
     </row>
     <row r="1816" spans="1:3">
       <c r="A1816" t="s">
         <v>2980</v>
       </c>
       <c r="B1816">
-        <v>78647</v>
+        <v>78628</v>
       </c>
       <c r="C1816" t="s">
         <v>2981</v>
       </c>
     </row>
     <row r="1817" spans="1:3">
       <c r="A1817" t="s">
         <v>2982</v>
       </c>
       <c r="B1817">
-        <v>78661</v>
+        <v>78647</v>
       </c>
       <c r="C1817" t="s">
         <v>2983</v>
       </c>
     </row>
     <row r="1818" spans="1:3">
       <c r="A1818" t="s">
         <v>2984</v>
       </c>
       <c r="B1818">
-        <v>78713</v>
+        <v>78661</v>
       </c>
       <c r="C1818" t="s">
         <v>2985</v>
       </c>
     </row>
     <row r="1819" spans="1:3">
       <c r="A1819" t="s">
         <v>2986</v>
       </c>
       <c r="B1819">
-        <v>78727</v>
+        <v>78713</v>
       </c>
       <c r="C1819" t="s">
         <v>2987</v>
       </c>
     </row>
     <row r="1820" spans="1:3">
       <c r="A1820" t="s">
         <v>2988</v>
       </c>
       <c r="B1820">
-        <v>79098</v>
+        <v>78727</v>
       </c>
       <c r="C1820" t="s">
         <v>2989</v>
       </c>
     </row>
     <row r="1821" spans="1:3">
       <c r="A1821" t="s">
         <v>2990</v>
       </c>
       <c r="B1821">
-        <v>79108</v>
+        <v>79098</v>
       </c>
       <c r="C1821" t="s">
         <v>2991</v>
       </c>
     </row>
     <row r="1822" spans="1:3">
       <c r="A1822" t="s">
         <v>2992</v>
       </c>
       <c r="B1822">
-        <v>79111</v>
+        <v>79108</v>
       </c>
       <c r="C1822" t="s">
-        <v>2989</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="1823" spans="1:3">
       <c r="A1823" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="B1823">
         <v>79111</v>
       </c>
       <c r="C1823" t="s">
         <v>2991</v>
       </c>
     </row>
     <row r="1824" spans="1:3">
       <c r="A1824" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="B1824">
-        <v>79112</v>
+        <v>79111</v>
       </c>
       <c r="C1824" t="s">
-        <v>2989</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="1825" spans="1:3">
       <c r="A1825" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="B1825">
-        <v>79117</v>
+        <v>79112</v>
       </c>
       <c r="C1825" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="1826" spans="1:3">
       <c r="A1826" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="B1826">
-        <v>79211</v>
+        <v>79117</v>
       </c>
       <c r="C1826" t="s">
-        <v>2997</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="1827" spans="1:3">
       <c r="A1827" t="s">
         <v>2998</v>
       </c>
       <c r="B1827">
-        <v>79215</v>
+        <v>79211</v>
       </c>
       <c r="C1827" t="s">
         <v>2999</v>
       </c>
     </row>
     <row r="1828" spans="1:3">
       <c r="A1828" t="s">
         <v>3000</v>
       </c>
       <c r="B1828">
-        <v>79258</v>
+        <v>79215</v>
       </c>
       <c r="C1828" t="s">
         <v>3001</v>
       </c>
     </row>
     <row r="1829" spans="1:3">
       <c r="A1829" t="s">
         <v>3002</v>
       </c>
       <c r="B1829">
-        <v>79336</v>
+        <v>79258</v>
       </c>
       <c r="C1829" t="s">
         <v>3003</v>
       </c>
     </row>
     <row r="1830" spans="1:3">
       <c r="A1830" t="s">
         <v>3004</v>
       </c>
       <c r="B1830">
-        <v>79346</v>
+        <v>79336</v>
       </c>
       <c r="C1830" t="s">
         <v>3005</v>
       </c>
     </row>
     <row r="1831" spans="1:3">
       <c r="A1831" t="s">
         <v>3006</v>
       </c>
       <c r="B1831">
-        <v>79359</v>
+        <v>79346</v>
       </c>
       <c r="C1831" t="s">
         <v>3007</v>
       </c>
     </row>
     <row r="1832" spans="1:3">
       <c r="A1832" t="s">
         <v>3008</v>
       </c>
       <c r="B1832">
-        <v>79379</v>
+        <v>79359</v>
       </c>
       <c r="C1832" t="s">
         <v>3009</v>
       </c>
     </row>
     <row r="1833" spans="1:3">
       <c r="A1833" t="s">
         <v>3010</v>
       </c>
       <c r="B1833">
-        <v>79576</v>
+        <v>79379</v>
       </c>
       <c r="C1833" t="s">
         <v>3011</v>
       </c>
     </row>
     <row r="1834" spans="1:3">
       <c r="A1834" t="s">
-        <v>1914</v>
+        <v>3012</v>
       </c>
       <c r="B1834">
-        <v>79591</v>
+        <v>79576</v>
       </c>
       <c r="C1834" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="1835" spans="1:3">
       <c r="A1835" t="s">
-        <v>3013</v>
+        <v>1914</v>
       </c>
       <c r="B1835">
-        <v>79618</v>
+        <v>79591</v>
       </c>
       <c r="C1835" t="s">
         <v>3014</v>
       </c>
     </row>
     <row r="1836" spans="1:3">
       <c r="A1836" t="s">
         <v>3015</v>
       </c>
       <c r="B1836">
-        <v>79674</v>
+        <v>79618</v>
       </c>
       <c r="C1836" t="s">
         <v>3016</v>
       </c>
     </row>
     <row r="1837" spans="1:3">
       <c r="A1837" t="s">
         <v>3017</v>
       </c>
       <c r="B1837">
-        <v>79780</v>
+        <v>79674</v>
       </c>
       <c r="C1837" t="s">
         <v>3018</v>
       </c>
     </row>
     <row r="1838" spans="1:3">
       <c r="A1838" t="s">
         <v>3019</v>
       </c>
       <c r="B1838">
-        <v>79822</v>
+        <v>79780</v>
       </c>
       <c r="C1838" t="s">
         <v>3020</v>
       </c>
     </row>
     <row r="1839" spans="1:3">
       <c r="A1839" t="s">
         <v>3021</v>
       </c>
       <c r="B1839">
         <v>79822</v>
       </c>
       <c r="C1839" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1840" spans="1:3">
       <c r="A1840" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B1840">
+        <v>79822</v>
+      </c>
+      <c r="C1840" t="s">
         <v>3022</v>
-      </c>
-[...4 lines deleted...]
-        <v>3023</v>
       </c>
     </row>
     <row r="1841" spans="1:3">
       <c r="A1841" t="s">
         <v>3024</v>
       </c>
       <c r="B1841">
-        <v>80469</v>
+        <v>79848</v>
       </c>
       <c r="C1841" t="s">
         <v>3025</v>
       </c>
     </row>
     <row r="1842" spans="1:3">
       <c r="A1842" t="s">
         <v>3026</v>
       </c>
       <c r="B1842">
-        <v>80637</v>
+        <v>80469</v>
       </c>
       <c r="C1842" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1843" spans="1:3">
       <c r="A1843" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B1843">
+        <v>80637</v>
+      </c>
+      <c r="C1843" t="s">
         <v>3027</v>
-      </c>
-[...4 lines deleted...]
-        <v>3025</v>
       </c>
     </row>
     <row r="1844" spans="1:3">
       <c r="A1844" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="B1844">
-        <v>80686</v>
+        <v>80639</v>
       </c>
       <c r="C1844" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1845" spans="1:3">
       <c r="A1845" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="B1845">
-        <v>80797</v>
+        <v>80686</v>
       </c>
       <c r="C1845" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1846" spans="1:3">
       <c r="A1846" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B1846">
-        <v>80807</v>
+        <v>80797</v>
       </c>
       <c r="C1846" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1847" spans="1:3">
       <c r="A1847" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="B1847">
-        <v>80809</v>
+        <v>80807</v>
       </c>
       <c r="C1847" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1848" spans="1:3">
       <c r="A1848" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="B1848">
-        <v>80933</v>
+        <v>80809</v>
       </c>
       <c r="C1848" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1849" spans="1:3">
       <c r="A1849" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="B1849">
-        <v>80939</v>
+        <v>80933</v>
       </c>
       <c r="C1849" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1850" spans="1:3">
       <c r="A1850" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B1850">
-        <v>80992</v>
+        <v>80939</v>
       </c>
       <c r="C1850" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1851" spans="1:3">
       <c r="A1851" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="B1851">
-        <v>81241</v>
+        <v>80992</v>
       </c>
       <c r="C1851" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1852" spans="1:3">
       <c r="A1852" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B1852">
-        <v>81249</v>
+        <v>81241</v>
       </c>
       <c r="C1852" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1853" spans="1:3">
       <c r="A1853" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
       <c r="B1853">
-        <v>81369</v>
+        <v>81249</v>
       </c>
       <c r="C1853" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1854" spans="1:3">
       <c r="A1854" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="B1854">
-        <v>81375</v>
+        <v>81369</v>
       </c>
       <c r="C1854" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1855" spans="1:3">
       <c r="A1855" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="B1855">
-        <v>81377</v>
+        <v>81375</v>
       </c>
       <c r="C1855" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1856" spans="1:3">
       <c r="A1856" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="B1856">
-        <v>81379</v>
+        <v>81377</v>
       </c>
       <c r="C1856" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1857" spans="1:3">
       <c r="A1857" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="B1857">
-        <v>81539</v>
+        <v>81379</v>
       </c>
       <c r="C1857" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1858" spans="1:3">
       <c r="A1858" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="B1858">
-        <v>81545</v>
+        <v>81539</v>
       </c>
       <c r="C1858" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1859" spans="1:3">
       <c r="A1859" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
       <c r="B1859">
-        <v>81669</v>
+        <v>81545</v>
       </c>
       <c r="C1859" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1860" spans="1:3">
       <c r="A1860" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="B1860">
-        <v>81673</v>
+        <v>81669</v>
       </c>
       <c r="C1860" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1861" spans="1:3">
       <c r="A1861" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
       <c r="B1861">
-        <v>81735</v>
+        <v>81673</v>
       </c>
       <c r="C1861" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1862" spans="1:3">
       <c r="A1862" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="B1862">
-        <v>81825</v>
+        <v>81735</v>
       </c>
       <c r="C1862" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1863" spans="1:3">
       <c r="A1863" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="B1863">
-        <v>81829</v>
+        <v>81825</v>
       </c>
       <c r="C1863" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1864" spans="1:3">
       <c r="A1864" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="B1864">
         <v>81829</v>
       </c>
       <c r="C1864" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1865" spans="1:3">
       <c r="A1865" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
       <c r="B1865">
-        <v>81927</v>
+        <v>81829</v>
       </c>
       <c r="C1865" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1866" spans="1:3">
       <c r="A1866" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="B1866">
-        <v>82054</v>
+        <v>81927</v>
       </c>
       <c r="C1866" t="s">
-        <v>3051</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1867" spans="1:3">
       <c r="A1867" t="s">
         <v>3052</v>
       </c>
       <c r="B1867">
-        <v>82061</v>
+        <v>82054</v>
       </c>
       <c r="C1867" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1868" spans="1:3">
       <c r="A1868" t="s">
         <v>3054</v>
       </c>
       <c r="B1868">
-        <v>82131</v>
+        <v>82061</v>
       </c>
       <c r="C1868" t="s">
         <v>3055</v>
       </c>
     </row>
     <row r="1869" spans="1:3">
       <c r="A1869" t="s">
         <v>3056</v>
       </c>
       <c r="B1869">
-        <v>82166</v>
+        <v>82131</v>
       </c>
       <c r="C1869" t="s">
         <v>3057</v>
       </c>
     </row>
     <row r="1870" spans="1:3">
       <c r="A1870" t="s">
         <v>3058</v>
       </c>
       <c r="B1870">
-        <v>82239</v>
+        <v>82166</v>
       </c>
       <c r="C1870" t="s">
         <v>3059</v>
       </c>
     </row>
     <row r="1871" spans="1:3">
       <c r="A1871" t="s">
         <v>3060</v>
       </c>
       <c r="B1871">
-        <v>82256</v>
+        <v>82239</v>
       </c>
       <c r="C1871" t="s">
         <v>3061</v>
       </c>
     </row>
     <row r="1872" spans="1:3">
       <c r="A1872" t="s">
         <v>3062</v>
       </c>
       <c r="B1872">
-        <v>82266</v>
+        <v>82256</v>
       </c>
       <c r="C1872" t="s">
         <v>3063</v>
       </c>
     </row>
     <row r="1873" spans="1:3">
       <c r="A1873" t="s">
         <v>3064</v>
       </c>
       <c r="B1873">
-        <v>82467</v>
+        <v>82266</v>
       </c>
       <c r="C1873" t="s">
         <v>3065</v>
       </c>
     </row>
     <row r="1874" spans="1:3">
       <c r="A1874" t="s">
         <v>3066</v>
       </c>
       <c r="B1874">
-        <v>82515</v>
+        <v>82467</v>
       </c>
       <c r="C1874" t="s">
         <v>3067</v>
       </c>
     </row>
     <row r="1875" spans="1:3">
       <c r="A1875" t="s">
         <v>3068</v>
       </c>
       <c r="B1875">
-        <v>82538</v>
+        <v>82515</v>
       </c>
       <c r="C1875" t="s">
         <v>3069</v>
       </c>
     </row>
     <row r="1876" spans="1:3">
       <c r="A1876" t="s">
         <v>3070</v>
       </c>
       <c r="B1876">
-        <v>83022</v>
+        <v>82538</v>
       </c>
       <c r="C1876" t="s">
         <v>3071</v>
       </c>
     </row>
     <row r="1877" spans="1:3">
       <c r="A1877" t="s">
         <v>3072</v>
       </c>
       <c r="B1877">
-        <v>83059</v>
+        <v>83022</v>
       </c>
       <c r="C1877" t="s">
         <v>3073</v>
       </c>
     </row>
     <row r="1878" spans="1:3">
       <c r="A1878" t="s">
         <v>3074</v>
       </c>
       <c r="B1878">
         <v>83059</v>
       </c>
       <c r="C1878" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="1879" spans="1:3">
       <c r="A1879" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1879">
+        <v>83059</v>
+      </c>
+      <c r="C1879" t="s">
         <v>3075</v>
-      </c>
-[...4 lines deleted...]
-        <v>3076</v>
       </c>
     </row>
     <row r="1880" spans="1:3">
       <c r="A1880" t="s">
         <v>3077</v>
       </c>
       <c r="B1880">
-        <v>83071</v>
+        <v>83064</v>
       </c>
       <c r="C1880" t="s">
         <v>3078</v>
       </c>
     </row>
     <row r="1881" spans="1:3">
       <c r="A1881" t="s">
-        <v>2693</v>
+        <v>3079</v>
       </c>
       <c r="B1881">
-        <v>83101</v>
+        <v>83071</v>
       </c>
       <c r="C1881" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="1882" spans="1:3">
       <c r="A1882" t="s">
-        <v>3080</v>
+        <v>2695</v>
       </c>
       <c r="B1882">
-        <v>83131</v>
+        <v>83101</v>
       </c>
       <c r="C1882" t="s">
         <v>3081</v>
       </c>
     </row>
     <row r="1883" spans="1:3">
       <c r="A1883" t="s">
         <v>3082</v>
       </c>
       <c r="B1883">
-        <v>83278</v>
+        <v>83131</v>
       </c>
       <c r="C1883" t="s">
         <v>3083</v>
       </c>
     </row>
     <row r="1884" spans="1:3">
       <c r="A1884" t="s">
         <v>3084</v>
       </c>
       <c r="B1884">
         <v>83278</v>
       </c>
       <c r="C1884" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="1885" spans="1:3">
       <c r="A1885" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B1885">
+        <v>83278</v>
+      </c>
+      <c r="C1885" t="s">
         <v>3085</v>
-      </c>
-[...4 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="1886" spans="1:3">
       <c r="A1886" t="s">
-        <v>669</v>
+        <v>3087</v>
       </c>
       <c r="B1886">
-        <v>83324</v>
+        <v>83301</v>
       </c>
       <c r="C1886" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="1887" spans="1:3">
       <c r="A1887" t="s">
-        <v>3088</v>
+        <v>669</v>
       </c>
       <c r="B1887">
-        <v>83329</v>
+        <v>83324</v>
       </c>
       <c r="C1887" t="s">
         <v>3089</v>
       </c>
     </row>
     <row r="1888" spans="1:3">
       <c r="A1888" t="s">
         <v>3090</v>
       </c>
       <c r="B1888">
-        <v>83339</v>
+        <v>83329</v>
       </c>
       <c r="C1888" t="s">
         <v>3091</v>
       </c>
     </row>
     <row r="1889" spans="1:3">
       <c r="A1889" t="s">
-        <v>265</v>
+        <v>3092</v>
       </c>
       <c r="B1889">
-        <v>83395</v>
+        <v>83339</v>
       </c>
       <c r="C1889" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="1890" spans="1:3">
       <c r="A1890" t="s">
-        <v>3093</v>
+        <v>265</v>
       </c>
       <c r="B1890">
-        <v>83404</v>
+        <v>83395</v>
       </c>
       <c r="C1890" t="s">
         <v>3094</v>
       </c>
     </row>
     <row r="1891" spans="1:3">
       <c r="A1891" t="s">
         <v>3095</v>
       </c>
       <c r="B1891">
-        <v>83435</v>
+        <v>83404</v>
       </c>
       <c r="C1891" t="s">
         <v>3096</v>
       </c>
     </row>
     <row r="1892" spans="1:3">
       <c r="A1892" t="s">
         <v>3097</v>
       </c>
       <c r="B1892">
         <v>83435</v>
       </c>
       <c r="C1892" t="s">
-        <v>3096</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="1893" spans="1:3">
       <c r="A1893" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B1893">
+        <v>83435</v>
+      </c>
+      <c r="C1893" t="s">
         <v>3098</v>
-      </c>
-[...4 lines deleted...]
-        <v>3099</v>
       </c>
     </row>
     <row r="1894" spans="1:3">
       <c r="A1894" t="s">
         <v>3100</v>
       </c>
       <c r="B1894">
-        <v>83512</v>
+        <v>83471</v>
       </c>
       <c r="C1894" t="s">
         <v>3101</v>
       </c>
     </row>
     <row r="1895" spans="1:3">
       <c r="A1895" t="s">
         <v>3102</v>
       </c>
       <c r="B1895">
-        <v>83607</v>
+        <v>83512</v>
       </c>
       <c r="C1895" t="s">
         <v>3103</v>
       </c>
     </row>
     <row r="1896" spans="1:3">
       <c r="A1896" t="s">
         <v>3104</v>
       </c>
       <c r="B1896">
-        <v>83629</v>
+        <v>83607</v>
       </c>
       <c r="C1896" t="s">
         <v>3105</v>
       </c>
     </row>
     <row r="1897" spans="1:3">
       <c r="A1897" t="s">
         <v>3106</v>
       </c>
       <c r="B1897">
-        <v>83646</v>
+        <v>83629</v>
       </c>
       <c r="C1897" t="s">
         <v>3107</v>
       </c>
     </row>
     <row r="1898" spans="1:3">
       <c r="A1898" t="s">
         <v>3108</v>
       </c>
       <c r="B1898">
-        <v>83707</v>
+        <v>83646</v>
       </c>
       <c r="C1898" t="s">
         <v>3109</v>
       </c>
     </row>
     <row r="1899" spans="1:3">
       <c r="A1899" t="s">
         <v>3110</v>
       </c>
       <c r="B1899">
-        <v>84036</v>
+        <v>83707</v>
       </c>
       <c r="C1899" t="s">
         <v>3111</v>
       </c>
     </row>
     <row r="1900" spans="1:3">
       <c r="A1900" t="s">
         <v>3112</v>
       </c>
       <c r="B1900">
-        <v>84048</v>
+        <v>84036</v>
       </c>
       <c r="C1900" t="s">
         <v>3113</v>
       </c>
     </row>
     <row r="1901" spans="1:3">
       <c r="A1901" t="s">
         <v>3114</v>
       </c>
       <c r="B1901">
-        <v>84061</v>
+        <v>84048</v>
       </c>
       <c r="C1901" t="s">
         <v>3115</v>
       </c>
     </row>
     <row r="1902" spans="1:3">
       <c r="A1902" t="s">
         <v>3116</v>
       </c>
       <c r="B1902">
-        <v>84069</v>
+        <v>84061</v>
       </c>
       <c r="C1902" t="s">
         <v>3117</v>
       </c>
     </row>
     <row r="1903" spans="1:3">
       <c r="A1903" t="s">
         <v>3118</v>
       </c>
       <c r="B1903">
-        <v>84109</v>
+        <v>84069</v>
       </c>
       <c r="C1903" t="s">
         <v>3119</v>
       </c>
     </row>
     <row r="1904" spans="1:3">
       <c r="A1904" t="s">
-        <v>861</v>
+        <v>3120</v>
       </c>
       <c r="B1904">
-        <v>84130</v>
+        <v>84109</v>
       </c>
       <c r="C1904" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="1905" spans="1:3">
       <c r="A1905" t="s">
-        <v>3121</v>
+        <v>861</v>
       </c>
       <c r="B1905">
         <v>84130</v>
       </c>
       <c r="C1905" t="s">
-        <v>3120</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="1906" spans="1:3">
       <c r="A1906" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B1906">
+        <v>84130</v>
+      </c>
+      <c r="C1906" t="s">
         <v>3122</v>
-      </c>
-[...4 lines deleted...]
-        <v>3123</v>
       </c>
     </row>
     <row r="1907" spans="1:3">
       <c r="A1907" t="s">
         <v>3124</v>
       </c>
       <c r="B1907">
-        <v>84149</v>
+        <v>84137</v>
       </c>
       <c r="C1907" t="s">
         <v>3125</v>
       </c>
     </row>
     <row r="1908" spans="1:3">
       <c r="A1908" t="s">
         <v>3126</v>
       </c>
       <c r="B1908">
-        <v>84359</v>
+        <v>84149</v>
       </c>
       <c r="C1908" t="s">
         <v>3127</v>
       </c>
     </row>
     <row r="1909" spans="1:3">
       <c r="A1909" t="s">
         <v>3128</v>
       </c>
       <c r="B1909">
-        <v>84453</v>
+        <v>84359</v>
       </c>
       <c r="C1909" t="s">
         <v>3129</v>
       </c>
     </row>
     <row r="1910" spans="1:3">
       <c r="A1910" t="s">
         <v>3130</v>
       </c>
       <c r="B1910">
-        <v>84478</v>
+        <v>84453</v>
       </c>
       <c r="C1910" t="s">
         <v>3131</v>
       </c>
     </row>
     <row r="1911" spans="1:3">
       <c r="A1911" t="s">
         <v>3132</v>
       </c>
       <c r="B1911">
-        <v>84518</v>
+        <v>84478</v>
       </c>
       <c r="C1911" t="s">
         <v>3133</v>
       </c>
     </row>
     <row r="1912" spans="1:3">
       <c r="A1912" t="s">
         <v>3134</v>
       </c>
       <c r="B1912">
-        <v>84524</v>
+        <v>84518</v>
       </c>
       <c r="C1912" t="s">
         <v>3135</v>
       </c>
     </row>
     <row r="1913" spans="1:3">
       <c r="A1913" t="s">
         <v>3136</v>
       </c>
       <c r="B1913">
-        <v>84558</v>
+        <v>84524</v>
       </c>
       <c r="C1913" t="s">
         <v>3137</v>
       </c>
     </row>
     <row r="1914" spans="1:3">
       <c r="A1914" t="s">
         <v>3138</v>
       </c>
       <c r="B1914">
-        <v>85053</v>
+        <v>84558</v>
       </c>
       <c r="C1914" t="s">
         <v>3139</v>
       </c>
     </row>
     <row r="1915" spans="1:3">
       <c r="A1915" t="s">
         <v>3140</v>
       </c>
       <c r="B1915">
         <v>85053</v>
       </c>
       <c r="C1915" t="s">
-        <v>3139</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="1916" spans="1:3">
       <c r="A1916" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B1916">
+        <v>85053</v>
+      </c>
+      <c r="C1916" t="s">
         <v>3141</v>
-      </c>
-[...4 lines deleted...]
-        <v>3139</v>
       </c>
     </row>
     <row r="1917" spans="1:3">
       <c r="A1917" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="B1917">
-        <v>85088</v>
+        <v>85055</v>
       </c>
       <c r="C1917" t="s">
-        <v>3143</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="1918" spans="1:3">
       <c r="A1918" t="s">
         <v>3144</v>
       </c>
       <c r="B1918">
-        <v>85095</v>
+        <v>85088</v>
       </c>
       <c r="C1918" t="s">
-        <v>2818</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1919" spans="1:3">
       <c r="A1919" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
       <c r="B1919">
-        <v>85104</v>
+        <v>85095</v>
       </c>
       <c r="C1919" t="s">
-        <v>3146</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="1920" spans="1:3">
       <c r="A1920" t="s">
         <v>3147</v>
       </c>
       <c r="B1920">
-        <v>85120</v>
+        <v>85104</v>
       </c>
       <c r="C1920" t="s">
         <v>3148</v>
       </c>
     </row>
     <row r="1921" spans="1:3">
       <c r="A1921" t="s">
         <v>3149</v>
       </c>
       <c r="B1921">
-        <v>85125</v>
+        <v>85120</v>
       </c>
       <c r="C1921" t="s">
         <v>3150</v>
       </c>
     </row>
     <row r="1922" spans="1:3">
       <c r="A1922" t="s">
         <v>3151</v>
       </c>
       <c r="B1922">
-        <v>85221</v>
+        <v>85125</v>
       </c>
       <c r="C1922" t="s">
         <v>3152</v>
       </c>
     </row>
     <row r="1923" spans="1:3">
       <c r="A1923" t="s">
         <v>3153</v>
       </c>
       <c r="B1923">
-        <v>85235</v>
+        <v>85221</v>
       </c>
       <c r="C1923" t="s">
         <v>3154</v>
       </c>
     </row>
     <row r="1924" spans="1:3">
       <c r="A1924" t="s">
         <v>3155</v>
       </c>
       <c r="B1924">
-        <v>85276</v>
+        <v>85235</v>
       </c>
       <c r="C1924" t="s">
         <v>3156</v>
       </c>
     </row>
     <row r="1925" spans="1:3">
       <c r="A1925" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="B1925">
-        <v>85301</v>
+        <v>85276</v>
       </c>
       <c r="C1925" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="1926" spans="1:3">
       <c r="A1926" t="s">
-        <v>3158</v>
+        <v>3149</v>
       </c>
       <c r="B1926">
-        <v>85356</v>
+        <v>85301</v>
       </c>
       <c r="C1926" t="s">
         <v>3159</v>
       </c>
     </row>
     <row r="1927" spans="1:3">
       <c r="A1927" t="s">
         <v>3160</v>
       </c>
       <c r="B1927">
-        <v>85368</v>
+        <v>85356</v>
       </c>
       <c r="C1927" t="s">
         <v>3161</v>
       </c>
     </row>
     <row r="1928" spans="1:3">
       <c r="A1928" t="s">
         <v>3162</v>
       </c>
       <c r="B1928">
         <v>85368</v>
       </c>
       <c r="C1928" t="s">
         <v>3163</v>
       </c>
     </row>
     <row r="1929" spans="1:3">
       <c r="A1929" t="s">
         <v>3164</v>
       </c>
       <c r="B1929">
-        <v>85375</v>
+        <v>85368</v>
       </c>
       <c r="C1929" t="s">
         <v>3165</v>
       </c>
     </row>
     <row r="1930" spans="1:3">
       <c r="A1930" t="s">
         <v>3166</v>
       </c>
       <c r="B1930">
-        <v>85386</v>
+        <v>85375</v>
       </c>
       <c r="C1930" t="s">
         <v>3167</v>
       </c>
     </row>
     <row r="1931" spans="1:3">
       <c r="A1931" t="s">
         <v>3168</v>
       </c>
       <c r="B1931">
         <v>85386</v>
       </c>
       <c r="C1931" t="s">
-        <v>3167</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="1932" spans="1:3">
       <c r="A1932" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B1932">
+        <v>85386</v>
+      </c>
+      <c r="C1932" t="s">
         <v>3169</v>
-      </c>
-[...4 lines deleted...]
-        <v>3170</v>
       </c>
     </row>
     <row r="1933" spans="1:3">
       <c r="A1933" t="s">
         <v>3171</v>
       </c>
       <c r="B1933">
-        <v>85435</v>
+        <v>85391</v>
       </c>
       <c r="C1933" t="s">
         <v>3172</v>
       </c>
     </row>
     <row r="1934" spans="1:3">
       <c r="A1934" t="s">
         <v>3173</v>
       </c>
       <c r="B1934">
-        <v>85521</v>
+        <v>85435</v>
       </c>
       <c r="C1934" t="s">
         <v>3174</v>
       </c>
     </row>
     <row r="1935" spans="1:3">
       <c r="A1935" t="s">
         <v>3175</v>
       </c>
       <c r="B1935">
-        <v>85540</v>
+        <v>85521</v>
       </c>
       <c r="C1935" t="s">
         <v>3176</v>
       </c>
     </row>
     <row r="1936" spans="1:3">
       <c r="A1936" t="s">
         <v>3177</v>
       </c>
       <c r="B1936">
-        <v>85567</v>
+        <v>85540</v>
       </c>
       <c r="C1936" t="s">
         <v>3178</v>
       </c>
     </row>
     <row r="1937" spans="1:3">
       <c r="A1937" t="s">
         <v>3179</v>
       </c>
       <c r="B1937">
-        <v>85570</v>
+        <v>85567</v>
       </c>
       <c r="C1937" t="s">
         <v>3180</v>
       </c>
     </row>
     <row r="1938" spans="1:3">
       <c r="A1938" t="s">
         <v>3181</v>
       </c>
       <c r="B1938">
-        <v>85591</v>
+        <v>85570</v>
       </c>
       <c r="C1938" t="s">
         <v>3182</v>
       </c>
     </row>
     <row r="1939" spans="1:3">
       <c r="A1939" t="s">
         <v>3183</v>
       </c>
       <c r="B1939">
-        <v>85635</v>
+        <v>85591</v>
       </c>
       <c r="C1939" t="s">
         <v>3184</v>
       </c>
     </row>
     <row r="1940" spans="1:3">
       <c r="A1940" t="s">
         <v>3185</v>
       </c>
       <c r="B1940">
-        <v>85748</v>
+        <v>85635</v>
       </c>
       <c r="C1940" t="s">
-        <v>3133</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="1941" spans="1:3">
       <c r="A1941" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="B1941">
-        <v>86156</v>
+        <v>85748</v>
       </c>
       <c r="C1941" t="s">
-        <v>3187</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="1942" spans="1:3">
       <c r="A1942" t="s">
         <v>3188</v>
       </c>
       <c r="B1942">
-        <v>86161</v>
+        <v>86156</v>
       </c>
       <c r="C1942" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1943" spans="1:3">
       <c r="A1943" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="B1943">
         <v>86161</v>
       </c>
       <c r="C1943" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1944" spans="1:3">
       <c r="A1944" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="B1944">
         <v>86161</v>
       </c>
       <c r="C1944" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1945" spans="1:3">
       <c r="A1945" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="B1945">
-        <v>86165</v>
+        <v>86161</v>
       </c>
       <c r="C1945" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1946" spans="1:3">
       <c r="A1946" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="B1946">
-        <v>86167</v>
+        <v>86165</v>
       </c>
       <c r="C1946" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1947" spans="1:3">
       <c r="A1947" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="B1947">
-        <v>86179</v>
+        <v>86167</v>
       </c>
       <c r="C1947" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1948" spans="1:3">
       <c r="A1948" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
       <c r="B1948">
-        <v>86199</v>
+        <v>86179</v>
       </c>
       <c r="C1948" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1949" spans="1:3">
       <c r="A1949" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="B1949">
-        <v>86316</v>
+        <v>86199</v>
       </c>
       <c r="C1949" t="s">
-        <v>3196</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1950" spans="1:3">
       <c r="A1950" t="s">
         <v>3197</v>
       </c>
       <c r="B1950">
-        <v>86368</v>
+        <v>86316</v>
       </c>
       <c r="C1950" t="s">
         <v>3198</v>
       </c>
     </row>
     <row r="1951" spans="1:3">
       <c r="A1951" t="s">
         <v>3199</v>
       </c>
       <c r="B1951">
-        <v>86381</v>
+        <v>86368</v>
       </c>
       <c r="C1951" t="s">
         <v>3200</v>
       </c>
     </row>
     <row r="1952" spans="1:3">
       <c r="A1952" t="s">
         <v>3201</v>
       </c>
       <c r="B1952">
-        <v>86399</v>
+        <v>86381</v>
       </c>
       <c r="C1952" t="s">
         <v>3202</v>
       </c>
     </row>
     <row r="1953" spans="1:3">
       <c r="A1953" t="s">
         <v>3203</v>
       </c>
       <c r="B1953">
-        <v>86415</v>
+        <v>86399</v>
       </c>
       <c r="C1953" t="s">
         <v>3204</v>
       </c>
     </row>
     <row r="1954" spans="1:3">
       <c r="A1954" t="s">
         <v>3205</v>
       </c>
       <c r="B1954">
-        <v>86453</v>
+        <v>86415</v>
       </c>
       <c r="C1954" t="s">
         <v>3206</v>
       </c>
     </row>
     <row r="1955" spans="1:3">
       <c r="A1955" t="s">
         <v>3207</v>
       </c>
       <c r="B1955">
-        <v>86462</v>
+        <v>86453</v>
       </c>
       <c r="C1955" t="s">
         <v>3208</v>
       </c>
     </row>
     <row r="1956" spans="1:3">
       <c r="A1956" t="s">
         <v>3209</v>
       </c>
       <c r="B1956">
-        <v>86477</v>
+        <v>86462</v>
       </c>
       <c r="C1956" t="s">
         <v>3210</v>
       </c>
     </row>
     <row r="1957" spans="1:3">
       <c r="A1957" t="s">
         <v>3211</v>
       </c>
       <c r="B1957">
-        <v>86633</v>
+        <v>86477</v>
       </c>
       <c r="C1957" t="s">
         <v>3212</v>
       </c>
     </row>
     <row r="1958" spans="1:3">
       <c r="A1958" t="s">
         <v>3213</v>
       </c>
       <c r="B1958">
-        <v>86653</v>
+        <v>86633</v>
       </c>
       <c r="C1958" t="s">
-        <v>1400</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="1959" spans="1:3">
       <c r="A1959" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="B1959">
-        <v>86807</v>
+        <v>86653</v>
       </c>
       <c r="C1959" t="s">
-        <v>3215</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="1960" spans="1:3">
       <c r="A1960" t="s">
         <v>3216</v>
       </c>
       <c r="B1960">
         <v>86807</v>
       </c>
       <c r="C1960" t="s">
-        <v>3215</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="1961" spans="1:3">
       <c r="A1961" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B1961">
+        <v>86807</v>
+      </c>
+      <c r="C1961" t="s">
         <v>3217</v>
-      </c>
-[...4 lines deleted...]
-        <v>3218</v>
       </c>
     </row>
     <row r="1962" spans="1:3">
       <c r="A1962" t="s">
         <v>3219</v>
       </c>
       <c r="B1962">
         <v>86830</v>
       </c>
       <c r="C1962" t="s">
-        <v>3218</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="1963" spans="1:3">
       <c r="A1963" t="s">
-        <v>1900</v>
+        <v>3221</v>
       </c>
       <c r="B1963">
-        <v>86836</v>
+        <v>86830</v>
       </c>
       <c r="C1963" t="s">
         <v>3220</v>
       </c>
     </row>
     <row r="1964" spans="1:3">
       <c r="A1964" t="s">
-        <v>3221</v>
+        <v>1900</v>
       </c>
       <c r="B1964">
-        <v>86899</v>
+        <v>86836</v>
       </c>
       <c r="C1964" t="s">
         <v>3222</v>
       </c>
     </row>
     <row r="1965" spans="1:3">
       <c r="A1965" t="s">
         <v>3223</v>
       </c>
       <c r="B1965">
-        <v>86911</v>
+        <v>86899</v>
       </c>
       <c r="C1965" t="s">
         <v>3224</v>
       </c>
     </row>
     <row r="1966" spans="1:3">
       <c r="A1966" t="s">
         <v>3225</v>
       </c>
       <c r="B1966">
-        <v>86919</v>
+        <v>86911</v>
       </c>
       <c r="C1966" t="s">
         <v>3226</v>
       </c>
     </row>
     <row r="1967" spans="1:3">
       <c r="A1967" t="s">
         <v>3227</v>
       </c>
       <c r="B1967">
-        <v>86971</v>
+        <v>86919</v>
       </c>
       <c r="C1967" t="s">
         <v>3228</v>
       </c>
     </row>
     <row r="1968" spans="1:3">
       <c r="A1968" t="s">
         <v>3229</v>
       </c>
       <c r="B1968">
-        <v>87435</v>
+        <v>86971</v>
       </c>
       <c r="C1968" t="s">
         <v>3230</v>
       </c>
     </row>
     <row r="1969" spans="1:3">
       <c r="A1969" t="s">
         <v>3231</v>
       </c>
       <c r="B1969">
-        <v>87437</v>
+        <v>87435</v>
       </c>
       <c r="C1969" t="s">
-        <v>3230</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="1970" spans="1:3">
       <c r="A1970" t="s">
+        <v>3233</v>
+      </c>
+      <c r="B1970">
+        <v>87437</v>
+      </c>
+      <c r="C1970" t="s">
         <v>3232</v>
-      </c>
-[...4 lines deleted...]
-        <v>3233</v>
       </c>
     </row>
     <row r="1971" spans="1:3">
       <c r="A1971" t="s">
         <v>3234</v>
       </c>
       <c r="B1971">
-        <v>87463</v>
+        <v>87452</v>
       </c>
       <c r="C1971" t="s">
         <v>3235</v>
       </c>
     </row>
     <row r="1972" spans="1:3">
       <c r="A1972" t="s">
         <v>3236</v>
       </c>
       <c r="B1972">
-        <v>87527</v>
+        <v>87463</v>
       </c>
       <c r="C1972" t="s">
         <v>3237</v>
       </c>
     </row>
     <row r="1973" spans="1:3">
       <c r="A1973" t="s">
         <v>3238</v>
       </c>
       <c r="B1973">
-        <v>87600</v>
+        <v>87527</v>
       </c>
       <c r="C1973" t="s">
         <v>3239</v>
       </c>
     </row>
     <row r="1974" spans="1:3">
       <c r="A1974" t="s">
         <v>3240</v>
       </c>
       <c r="B1974">
-        <v>87616</v>
+        <v>87600</v>
       </c>
       <c r="C1974" t="s">
         <v>3241</v>
       </c>
     </row>
     <row r="1975" spans="1:3">
       <c r="A1975" t="s">
         <v>3242</v>
       </c>
       <c r="B1975">
-        <v>87634</v>
+        <v>87616</v>
       </c>
       <c r="C1975" t="s">
         <v>3243</v>
       </c>
     </row>
     <row r="1976" spans="1:3">
       <c r="A1976" t="s">
         <v>3244</v>
       </c>
       <c r="B1976">
-        <v>87645</v>
+        <v>87634</v>
       </c>
       <c r="C1976" t="s">
         <v>3245</v>
       </c>
     </row>
     <row r="1977" spans="1:3">
       <c r="A1977" t="s">
         <v>3246</v>
       </c>
       <c r="B1977">
-        <v>87700</v>
+        <v>87645</v>
       </c>
       <c r="C1977" t="s">
         <v>3247</v>
       </c>
     </row>
     <row r="1978" spans="1:3">
       <c r="A1978" t="s">
         <v>3248</v>
       </c>
       <c r="B1978">
         <v>87700</v>
       </c>
       <c r="C1978" t="s">
-        <v>3247</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1979" spans="1:3">
       <c r="A1979" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="B1979">
         <v>87700</v>
       </c>
       <c r="C1979" t="s">
-        <v>3247</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1980" spans="1:3">
       <c r="A1980" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="B1980">
-        <v>87719</v>
+        <v>87700</v>
       </c>
       <c r="C1980" t="s">
-        <v>3251</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1981" spans="1:3">
       <c r="A1981" t="s">
         <v>3252</v>
       </c>
       <c r="B1981">
-        <v>87730</v>
+        <v>87719</v>
       </c>
       <c r="C1981" t="s">
         <v>3253</v>
       </c>
     </row>
     <row r="1982" spans="1:3">
       <c r="A1982" t="s">
         <v>3254</v>
       </c>
       <c r="B1982">
-        <v>87772</v>
+        <v>87730</v>
       </c>
       <c r="C1982" t="s">
         <v>3255</v>
       </c>
     </row>
     <row r="1983" spans="1:3">
       <c r="A1983" t="s">
         <v>3256</v>
       </c>
       <c r="B1983">
-        <v>88069</v>
+        <v>87772</v>
       </c>
       <c r="C1983" t="s">
         <v>3257</v>
       </c>
     </row>
     <row r="1984" spans="1:3">
       <c r="A1984" t="s">
         <v>3258</v>
       </c>
       <c r="B1984">
-        <v>88079</v>
+        <v>88069</v>
       </c>
       <c r="C1984" t="s">
         <v>3259</v>
       </c>
     </row>
     <row r="1985" spans="1:3">
       <c r="A1985" t="s">
         <v>3260</v>
       </c>
       <c r="B1985">
-        <v>88131</v>
+        <v>88079</v>
       </c>
       <c r="C1985" t="s">
         <v>3261</v>
       </c>
     </row>
     <row r="1986" spans="1:3">
       <c r="A1986" t="s">
         <v>3262</v>
       </c>
       <c r="B1986">
-        <v>88161</v>
+        <v>88131</v>
       </c>
       <c r="C1986" t="s">
         <v>3263</v>
       </c>
     </row>
     <row r="1987" spans="1:3">
       <c r="A1987" t="s">
-        <v>1106</v>
+        <v>3264</v>
       </c>
       <c r="B1987">
-        <v>88175</v>
+        <v>88161</v>
       </c>
       <c r="C1987" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1988" spans="1:3">
       <c r="A1988" t="s">
-        <v>3265</v>
+        <v>1106</v>
       </c>
       <c r="B1988">
-        <v>88214</v>
+        <v>88175</v>
       </c>
       <c r="C1988" t="s">
         <v>3266</v>
       </c>
     </row>
     <row r="1989" spans="1:3">
       <c r="A1989" t="s">
         <v>3267</v>
       </c>
       <c r="B1989">
-        <v>88250</v>
+        <v>88214</v>
       </c>
       <c r="C1989" t="s">
         <v>3268</v>
       </c>
     </row>
     <row r="1990" spans="1:3">
       <c r="A1990" t="s">
         <v>3269</v>
       </c>
       <c r="B1990">
-        <v>88316</v>
+        <v>88250</v>
       </c>
       <c r="C1990" t="s">
         <v>3270</v>
       </c>
     </row>
     <row r="1991" spans="1:3">
       <c r="A1991" t="s">
         <v>3271</v>
       </c>
       <c r="B1991">
-        <v>88339</v>
+        <v>88316</v>
       </c>
       <c r="C1991" t="s">
         <v>3272</v>
       </c>
     </row>
     <row r="1992" spans="1:3">
       <c r="A1992" t="s">
         <v>3273</v>
       </c>
       <c r="B1992">
-        <v>88348</v>
+        <v>88339</v>
       </c>
       <c r="C1992" t="s">
         <v>3274</v>
       </c>
     </row>
     <row r="1993" spans="1:3">
       <c r="A1993" t="s">
         <v>3275</v>
       </c>
       <c r="B1993">
-        <v>88400</v>
+        <v>88348</v>
       </c>
       <c r="C1993" t="s">
-        <v>2943</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="1994" spans="1:3">
       <c r="A1994" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="B1994">
-        <v>88410</v>
+        <v>88400</v>
       </c>
       <c r="C1994" t="s">
-        <v>3277</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="1995" spans="1:3">
       <c r="A1995" t="s">
         <v>3278</v>
       </c>
       <c r="B1995">
-        <v>88422</v>
+        <v>88410</v>
       </c>
       <c r="C1995" t="s">
         <v>3279</v>
       </c>
     </row>
     <row r="1996" spans="1:3">
       <c r="A1996" t="s">
         <v>3280</v>
       </c>
       <c r="B1996">
-        <v>88427</v>
+        <v>88422</v>
       </c>
       <c r="C1996" t="s">
         <v>3281</v>
       </c>
     </row>
     <row r="1997" spans="1:3">
       <c r="A1997" t="s">
-        <v>633</v>
+        <v>3282</v>
       </c>
       <c r="B1997">
-        <v>88451</v>
+        <v>88427</v>
       </c>
       <c r="C1997" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="1998" spans="1:3">
       <c r="A1998" t="s">
-        <v>3283</v>
+        <v>633</v>
       </c>
       <c r="B1998">
-        <v>88471</v>
+        <v>88451</v>
       </c>
       <c r="C1998" t="s">
         <v>3284</v>
       </c>
     </row>
     <row r="1999" spans="1:3">
       <c r="A1999" t="s">
         <v>3285</v>
       </c>
       <c r="B1999">
-        <v>88499</v>
+        <v>88471</v>
       </c>
       <c r="C1999" t="s">
         <v>3286</v>
       </c>
     </row>
     <row r="2000" spans="1:3">
       <c r="A2000" t="s">
         <v>3287</v>
       </c>
       <c r="B2000">
-        <v>88512</v>
+        <v>88499</v>
       </c>
       <c r="C2000" t="s">
         <v>3288</v>
       </c>
     </row>
     <row r="2001" spans="1:3">
       <c r="A2001" t="s">
         <v>3289</v>
       </c>
       <c r="B2001">
-        <v>88630</v>
+        <v>88512</v>
       </c>
       <c r="C2001" t="s">
         <v>3290</v>
       </c>
     </row>
     <row r="2002" spans="1:3">
       <c r="A2002" t="s">
         <v>3291</v>
       </c>
       <c r="B2002">
-        <v>88662</v>
+        <v>88630</v>
       </c>
       <c r="C2002" t="s">
         <v>3292</v>
       </c>
     </row>
     <row r="2003" spans="1:3">
       <c r="A2003" t="s">
         <v>3293</v>
       </c>
       <c r="B2003">
-        <v>89073</v>
+        <v>88662</v>
       </c>
       <c r="C2003" t="s">
         <v>3294</v>
       </c>
     </row>
     <row r="2004" spans="1:3">
       <c r="A2004" t="s">
         <v>3295</v>
       </c>
       <c r="B2004">
-        <v>89077</v>
+        <v>89073</v>
       </c>
       <c r="C2004" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="2005" spans="1:3">
       <c r="A2005" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B2005">
+        <v>89077</v>
+      </c>
+      <c r="C2005" t="s">
         <v>3296</v>
-      </c>
-[...4 lines deleted...]
-        <v>3294</v>
       </c>
     </row>
     <row r="2006" spans="1:3">
       <c r="A2006" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="B2006">
-        <v>89081</v>
+        <v>89079</v>
       </c>
       <c r="C2006" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="2007" spans="1:3">
       <c r="A2007" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="B2007">
-        <v>89165</v>
+        <v>89081</v>
       </c>
       <c r="C2007" t="s">
-        <v>3299</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="2008" spans="1:3">
       <c r="A2008" t="s">
         <v>3300</v>
       </c>
       <c r="B2008">
-        <v>89188</v>
+        <v>89165</v>
       </c>
       <c r="C2008" t="s">
         <v>3301</v>
       </c>
     </row>
     <row r="2009" spans="1:3">
       <c r="A2009" t="s">
         <v>3302</v>
       </c>
       <c r="B2009">
-        <v>89231</v>
+        <v>89188</v>
       </c>
       <c r="C2009" t="s">
         <v>3303</v>
       </c>
     </row>
     <row r="2010" spans="1:3">
       <c r="A2010" t="s">
         <v>3304</v>
       </c>
       <c r="B2010">
-        <v>89233</v>
+        <v>89231</v>
       </c>
       <c r="C2010" t="s">
-        <v>3303</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="2011" spans="1:3">
       <c r="A2011" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B2011">
+        <v>89233</v>
+      </c>
+      <c r="C2011" t="s">
         <v>3305</v>
-      </c>
-[...4 lines deleted...]
-        <v>3306</v>
       </c>
     </row>
     <row r="2012" spans="1:3">
       <c r="A2012" t="s">
         <v>3307</v>
       </c>
       <c r="B2012">
         <v>89264</v>
       </c>
       <c r="C2012" t="s">
-        <v>3306</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="2013" spans="1:3">
       <c r="A2013" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B2013">
+        <v>89264</v>
+      </c>
+      <c r="C2013" t="s">
         <v>3308</v>
-      </c>
-[...4 lines deleted...]
-        <v>3156</v>
       </c>
     </row>
     <row r="2014" spans="1:3">
       <c r="A2014" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="B2014">
-        <v>89312</v>
+        <v>89284</v>
       </c>
       <c r="C2014" t="s">
-        <v>3310</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="2015" spans="1:3">
       <c r="A2015" t="s">
-        <v>3305</v>
+        <v>3311</v>
       </c>
       <c r="B2015">
-        <v>89340</v>
+        <v>89312</v>
       </c>
       <c r="C2015" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="2016" spans="1:3">
       <c r="A2016" t="s">
-        <v>3312</v>
+        <v>3307</v>
       </c>
       <c r="B2016">
-        <v>89343</v>
+        <v>89340</v>
       </c>
       <c r="C2016" t="s">
         <v>3313</v>
       </c>
     </row>
     <row r="2017" spans="1:3">
       <c r="A2017" t="s">
         <v>3314</v>
       </c>
       <c r="B2017">
-        <v>89362</v>
+        <v>89343</v>
       </c>
       <c r="C2017" t="s">
         <v>3315</v>
       </c>
     </row>
     <row r="2018" spans="1:3">
       <c r="A2018" t="s">
         <v>3316</v>
       </c>
       <c r="B2018">
-        <v>89415</v>
+        <v>89362</v>
       </c>
       <c r="C2018" t="s">
         <v>3317</v>
       </c>
     </row>
     <row r="2019" spans="1:3">
       <c r="A2019" t="s">
         <v>3318</v>
       </c>
       <c r="B2019">
-        <v>89520</v>
+        <v>89415</v>
       </c>
       <c r="C2019" t="s">
         <v>3319</v>
       </c>
     </row>
     <row r="2020" spans="1:3">
       <c r="A2020" t="s">
         <v>3320</v>
       </c>
       <c r="B2020">
-        <v>89542</v>
+        <v>89520</v>
       </c>
       <c r="C2020" t="s">
         <v>3321</v>
       </c>
     </row>
     <row r="2021" spans="1:3">
       <c r="A2021" t="s">
         <v>3322</v>
       </c>
       <c r="B2021">
-        <v>89568</v>
+        <v>89542</v>
       </c>
       <c r="C2021" t="s">
         <v>3323</v>
       </c>
     </row>
     <row r="2022" spans="1:3">
       <c r="A2022" t="s">
         <v>3324</v>
       </c>
       <c r="B2022">
-        <v>89601</v>
+        <v>89568</v>
       </c>
       <c r="C2022" t="s">
         <v>3325</v>
       </c>
     </row>
     <row r="2023" spans="1:3">
       <c r="A2023" t="s">
         <v>3326</v>
       </c>
       <c r="B2023">
-        <v>90411</v>
+        <v>89601</v>
       </c>
       <c r="C2023" t="s">
         <v>3327</v>
       </c>
     </row>
     <row r="2024" spans="1:3">
       <c r="A2024" t="s">
         <v>3328</v>
       </c>
       <c r="B2024">
-        <v>90425</v>
+        <v>90411</v>
       </c>
       <c r="C2024" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="2025" spans="1:3">
       <c r="A2025" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B2025">
+        <v>90425</v>
+      </c>
+      <c r="C2025" t="s">
         <v>3329</v>
-      </c>
-[...4 lines deleted...]
-        <v>3327</v>
       </c>
     </row>
     <row r="2026" spans="1:3">
       <c r="A2026" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="B2026">
-        <v>90471</v>
+        <v>90441</v>
       </c>
       <c r="C2026" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="2027" spans="1:3">
       <c r="A2027" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="B2027">
         <v>90471</v>
       </c>
       <c r="C2027" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="2028" spans="1:3">
       <c r="A2028" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="B2028">
-        <v>90473</v>
+        <v>90471</v>
       </c>
       <c r="C2028" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="2029" spans="1:3">
       <c r="A2029" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="B2029">
-        <v>90491</v>
+        <v>90473</v>
       </c>
       <c r="C2029" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="2030" spans="1:3">
       <c r="A2030" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="B2030">
-        <v>90518</v>
+        <v>90491</v>
       </c>
       <c r="C2030" t="s">
-        <v>3335</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="2031" spans="1:3">
       <c r="A2031" t="s">
         <v>3336</v>
       </c>
       <c r="B2031">
         <v>90518</v>
       </c>
       <c r="C2031" t="s">
-        <v>3335</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="2032" spans="1:3">
       <c r="A2032" t="s">
+        <v>3338</v>
+      </c>
+      <c r="B2032">
+        <v>90518</v>
+      </c>
+      <c r="C2032" t="s">
         <v>3337</v>
-      </c>
-[...4 lines deleted...]
-        <v>3338</v>
       </c>
     </row>
     <row r="2033" spans="1:3">
       <c r="A2033" t="s">
         <v>3339</v>
       </c>
       <c r="B2033">
-        <v>90571</v>
+        <v>90542</v>
       </c>
       <c r="C2033" t="s">
         <v>3340</v>
       </c>
     </row>
     <row r="2034" spans="1:3">
       <c r="A2034" t="s">
         <v>3341</v>
       </c>
       <c r="B2034">
-        <v>90762</v>
+        <v>90571</v>
       </c>
       <c r="C2034" t="s">
         <v>3342</v>
       </c>
     </row>
     <row r="2035" spans="1:3">
       <c r="A2035" t="s">
         <v>3343</v>
       </c>
       <c r="B2035">
         <v>90762</v>
       </c>
       <c r="C2035" t="s">
-        <v>3342</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="2036" spans="1:3">
       <c r="A2036" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B2036">
+        <v>90762</v>
+      </c>
+      <c r="C2036" t="s">
         <v>3344</v>
-      </c>
-[...4 lines deleted...]
-        <v>3342</v>
       </c>
     </row>
     <row r="2037" spans="1:3">
       <c r="A2037" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="B2037">
-        <v>90765</v>
+        <v>90763</v>
       </c>
       <c r="C2037" t="s">
-        <v>3342</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="2038" spans="1:3">
       <c r="A2038" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="B2038">
-        <v>91052</v>
+        <v>90765</v>
       </c>
       <c r="C2038" t="s">
-        <v>3347</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="2039" spans="1:3">
       <c r="A2039" t="s">
-        <v>1476</v>
+        <v>3348</v>
       </c>
       <c r="B2039">
-        <v>91056</v>
+        <v>91052</v>
       </c>
       <c r="C2039" t="s">
-        <v>3347</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="2040" spans="1:3">
       <c r="A2040" t="s">
-        <v>3348</v>
+        <v>1476</v>
       </c>
       <c r="B2040">
         <v>91056</v>
       </c>
       <c r="C2040" t="s">
-        <v>3347</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="2041" spans="1:3">
       <c r="A2041" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="B2041">
         <v>91056</v>
       </c>
       <c r="C2041" t="s">
-        <v>3347</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="2042" spans="1:3">
       <c r="A2042" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="B2042">
-        <v>91058</v>
+        <v>91056</v>
       </c>
       <c r="C2042" t="s">
-        <v>3347</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="2043" spans="1:3">
       <c r="A2043" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="B2043">
-        <v>91074</v>
+        <v>91058</v>
       </c>
       <c r="C2043" t="s">
-        <v>3352</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="2044" spans="1:3">
       <c r="A2044" t="s">
         <v>3353</v>
       </c>
       <c r="B2044">
-        <v>91077</v>
+        <v>91074</v>
       </c>
       <c r="C2044" t="s">
         <v>3354</v>
       </c>
     </row>
     <row r="2045" spans="1:3">
       <c r="A2045" t="s">
         <v>3355</v>
       </c>
       <c r="B2045">
-        <v>91080</v>
+        <v>91077</v>
       </c>
       <c r="C2045" t="s">
         <v>3356</v>
       </c>
     </row>
     <row r="2046" spans="1:3">
       <c r="A2046" t="s">
-        <v>883</v>
+        <v>3357</v>
       </c>
       <c r="B2046">
-        <v>91126</v>
+        <v>91080</v>
       </c>
       <c r="C2046" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="2047" spans="1:3">
       <c r="A2047" t="s">
-        <v>3358</v>
+        <v>883</v>
       </c>
       <c r="B2047">
-        <v>91154</v>
+        <v>91126</v>
       </c>
       <c r="C2047" t="s">
         <v>3359</v>
       </c>
     </row>
     <row r="2048" spans="1:3">
       <c r="A2048" t="s">
-        <v>440</v>
+        <v>3360</v>
       </c>
       <c r="B2048">
-        <v>91187</v>
+        <v>91154</v>
       </c>
       <c r="C2048" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="2049" spans="1:3">
       <c r="A2049" t="s">
-        <v>3361</v>
+        <v>440</v>
       </c>
       <c r="B2049">
-        <v>91220</v>
+        <v>91187</v>
       </c>
       <c r="C2049" t="s">
         <v>3362</v>
       </c>
     </row>
     <row r="2050" spans="1:3">
       <c r="A2050" t="s">
         <v>3363</v>
       </c>
       <c r="B2050">
-        <v>91257</v>
+        <v>91220</v>
       </c>
       <c r="C2050" t="s">
         <v>3364</v>
       </c>
     </row>
     <row r="2051" spans="1:3">
       <c r="A2051" t="s">
         <v>3365</v>
       </c>
       <c r="B2051">
-        <v>91301</v>
+        <v>91257</v>
       </c>
       <c r="C2051" t="s">
         <v>3366</v>
       </c>
     </row>
     <row r="2052" spans="1:3">
       <c r="A2052" t="s">
         <v>3367</v>
       </c>
       <c r="B2052">
         <v>91301</v>
       </c>
       <c r="C2052" t="s">
-        <v>3366</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="2053" spans="1:3">
       <c r="A2053" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="B2053">
         <v>91301</v>
       </c>
       <c r="C2053" t="s">
-        <v>3366</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="2054" spans="1:3">
       <c r="A2054" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="B2054">
-        <v>91315</v>
+        <v>91301</v>
       </c>
       <c r="C2054" t="s">
-        <v>3370</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="2055" spans="1:3">
       <c r="A2055" t="s">
         <v>3371</v>
       </c>
       <c r="B2055">
-        <v>91320</v>
+        <v>91315</v>
       </c>
       <c r="C2055" t="s">
         <v>3372</v>
       </c>
     </row>
     <row r="2056" spans="1:3">
       <c r="A2056" t="s">
         <v>3373</v>
       </c>
       <c r="B2056">
-        <v>91325</v>
+        <v>91320</v>
       </c>
       <c r="C2056" t="s">
         <v>3374</v>
       </c>
     </row>
     <row r="2057" spans="1:3">
       <c r="A2057" t="s">
         <v>3375</v>
       </c>
       <c r="B2057">
-        <v>91350</v>
+        <v>91325</v>
       </c>
       <c r="C2057" t="s">
         <v>3376</v>
       </c>
     </row>
     <row r="2058" spans="1:3">
       <c r="A2058" t="s">
         <v>3377</v>
       </c>
       <c r="B2058">
-        <v>91413</v>
+        <v>91350</v>
       </c>
       <c r="C2058" t="s">
         <v>3378</v>
       </c>
     </row>
     <row r="2059" spans="1:3">
       <c r="A2059" t="s">
         <v>3379</v>
       </c>
       <c r="B2059">
-        <v>91522</v>
+        <v>91413</v>
       </c>
       <c r="C2059" t="s">
         <v>3380</v>
       </c>
     </row>
     <row r="2060" spans="1:3">
       <c r="A2060" t="s">
         <v>3381</v>
       </c>
       <c r="B2060">
-        <v>91541</v>
+        <v>91522</v>
       </c>
       <c r="C2060" t="s">
         <v>3382</v>
       </c>
     </row>
     <row r="2061" spans="1:3">
       <c r="A2061" t="s">
         <v>3383</v>
       </c>
       <c r="B2061">
-        <v>91560</v>
+        <v>91541</v>
       </c>
       <c r="C2061" t="s">
         <v>3384</v>
       </c>
     </row>
     <row r="2062" spans="1:3">
       <c r="A2062" t="s">
         <v>3385</v>
       </c>
       <c r="B2062">
-        <v>91567</v>
+        <v>91560</v>
       </c>
       <c r="C2062" t="s">
         <v>3386</v>
       </c>
     </row>
     <row r="2063" spans="1:3">
       <c r="A2063" t="s">
         <v>3387</v>
       </c>
       <c r="B2063">
-        <v>91586</v>
+        <v>91567</v>
       </c>
       <c r="C2063" t="s">
         <v>3388</v>
       </c>
     </row>
     <row r="2064" spans="1:3">
       <c r="A2064" t="s">
-        <v>633</v>
+        <v>3389</v>
       </c>
       <c r="B2064">
-        <v>91620</v>
+        <v>91586</v>
       </c>
       <c r="C2064" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="2065" spans="1:3">
       <c r="A2065" t="s">
-        <v>3390</v>
+        <v>633</v>
       </c>
       <c r="B2065">
-        <v>91628</v>
+        <v>91620</v>
       </c>
       <c r="C2065" t="s">
         <v>3391</v>
       </c>
     </row>
     <row r="2066" spans="1:3">
       <c r="A2066" t="s">
         <v>3392</v>
       </c>
       <c r="B2066">
-        <v>91732</v>
+        <v>91628</v>
       </c>
       <c r="C2066" t="s">
         <v>3393</v>
       </c>
     </row>
     <row r="2067" spans="1:3">
       <c r="A2067" t="s">
         <v>3394</v>
       </c>
       <c r="B2067">
-        <v>91781</v>
+        <v>91732</v>
       </c>
       <c r="C2067" t="s">
         <v>3395</v>
       </c>
     </row>
     <row r="2068" spans="1:3">
       <c r="A2068" t="s">
         <v>3396</v>
       </c>
       <c r="B2068">
-        <v>92224</v>
+        <v>91781</v>
       </c>
       <c r="C2068" t="s">
         <v>3397</v>
       </c>
     </row>
     <row r="2069" spans="1:3">
       <c r="A2069" t="s">
         <v>3398</v>
       </c>
       <c r="B2069">
         <v>92224</v>
       </c>
       <c r="C2069" t="s">
-        <v>3397</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="2070" spans="1:3">
       <c r="A2070" t="s">
-        <v>2554</v>
+        <v>3400</v>
       </c>
       <c r="B2070">
-        <v>92278</v>
+        <v>92224</v>
       </c>
       <c r="C2070" t="s">
         <v>3399</v>
       </c>
     </row>
     <row r="2071" spans="1:3">
       <c r="A2071" t="s">
-        <v>3400</v>
+        <v>2554</v>
       </c>
       <c r="B2071">
-        <v>92318</v>
+        <v>92278</v>
       </c>
       <c r="C2071" t="s">
         <v>3401</v>
       </c>
     </row>
     <row r="2072" spans="1:3">
       <c r="A2072" t="s">
-        <v>780</v>
+        <v>3402</v>
       </c>
       <c r="B2072">
-        <v>92345</v>
+        <v>92318</v>
       </c>
       <c r="C2072" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="2073" spans="1:3">
       <c r="A2073" t="s">
-        <v>3403</v>
+        <v>780</v>
       </c>
       <c r="B2073">
-        <v>92521</v>
+        <v>92345</v>
       </c>
       <c r="C2073" t="s">
         <v>3404</v>
       </c>
     </row>
     <row r="2074" spans="1:3">
       <c r="A2074" t="s">
         <v>3405</v>
       </c>
       <c r="B2074">
-        <v>92681</v>
+        <v>92521</v>
       </c>
       <c r="C2074" t="s">
         <v>3406</v>
       </c>
     </row>
     <row r="2075" spans="1:3">
       <c r="A2075" t="s">
-        <v>3238</v>
+        <v>3407</v>
       </c>
       <c r="B2075">
-        <v>93051</v>
+        <v>92681</v>
       </c>
       <c r="C2075" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="2076" spans="1:3">
       <c r="A2076" t="s">
-        <v>3408</v>
+        <v>3240</v>
       </c>
       <c r="B2076">
         <v>93051</v>
       </c>
       <c r="C2076" t="s">
-        <v>3407</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="2077" spans="1:3">
       <c r="A2077" t="s">
+        <v>3410</v>
+      </c>
+      <c r="B2077">
+        <v>93051</v>
+      </c>
+      <c r="C2077" t="s">
         <v>3409</v>
-      </c>
-[...4 lines deleted...]
-        <v>3407</v>
       </c>
     </row>
     <row r="2078" spans="1:3">
       <c r="A2078" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="B2078">
-        <v>93073</v>
+        <v>93055</v>
       </c>
       <c r="C2078" t="s">
-        <v>3411</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="2079" spans="1:3">
       <c r="A2079" t="s">
         <v>3412</v>
       </c>
       <c r="B2079">
-        <v>93086</v>
+        <v>93073</v>
       </c>
       <c r="C2079" t="s">
         <v>3413</v>
       </c>
     </row>
     <row r="2080" spans="1:3">
       <c r="A2080" t="s">
         <v>3414</v>
       </c>
       <c r="B2080">
-        <v>93426</v>
+        <v>93086</v>
       </c>
       <c r="C2080" t="s">
         <v>3415</v>
       </c>
     </row>
     <row r="2081" spans="1:3">
       <c r="A2081" t="s">
         <v>3416</v>
       </c>
       <c r="B2081">
         <v>93426</v>
       </c>
       <c r="C2081" t="s">
-        <v>3415</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="2082" spans="1:3">
       <c r="A2082" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B2082">
+        <v>93426</v>
+      </c>
+      <c r="C2082" t="s">
         <v>3417</v>
-      </c>
-[...4 lines deleted...]
-        <v>3418</v>
       </c>
     </row>
     <row r="2083" spans="1:3">
       <c r="A2083" t="s">
         <v>3419</v>
       </c>
       <c r="B2083">
-        <v>93474</v>
+        <v>93444</v>
       </c>
       <c r="C2083" t="s">
         <v>3420</v>
       </c>
     </row>
     <row r="2084" spans="1:3">
       <c r="A2084" t="s">
         <v>3421</v>
       </c>
       <c r="B2084">
-        <v>94036</v>
+        <v>93474</v>
       </c>
       <c r="C2084" t="s">
         <v>3422</v>
       </c>
     </row>
     <row r="2085" spans="1:3">
       <c r="A2085" t="s">
         <v>3423</v>
       </c>
       <c r="B2085">
         <v>94036</v>
       </c>
       <c r="C2085" t="s">
-        <v>3422</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="2086" spans="1:3">
       <c r="A2086" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B2086">
+        <v>94036</v>
+      </c>
+      <c r="C2086" t="s">
         <v>3424</v>
-      </c>
-[...4 lines deleted...]
-        <v>3425</v>
       </c>
     </row>
     <row r="2087" spans="1:3">
       <c r="A2087" t="s">
         <v>3426</v>
       </c>
       <c r="B2087">
-        <v>94081</v>
+        <v>94051</v>
       </c>
       <c r="C2087" t="s">
         <v>3427</v>
       </c>
     </row>
     <row r="2088" spans="1:3">
       <c r="A2088" t="s">
         <v>3428</v>
       </c>
       <c r="B2088">
-        <v>94113</v>
+        <v>94081</v>
       </c>
       <c r="C2088" t="s">
         <v>3429</v>
       </c>
     </row>
     <row r="2089" spans="1:3">
       <c r="A2089" t="s">
         <v>3430</v>
       </c>
       <c r="B2089">
-        <v>94121</v>
+        <v>94113</v>
       </c>
       <c r="C2089" t="s">
         <v>3431</v>
       </c>
     </row>
     <row r="2090" spans="1:3">
       <c r="A2090" t="s">
         <v>3432</v>
       </c>
       <c r="B2090">
-        <v>94209</v>
+        <v>94121</v>
       </c>
       <c r="C2090" t="s">
         <v>3433</v>
       </c>
     </row>
     <row r="2091" spans="1:3">
       <c r="A2091" t="s">
         <v>3434</v>
       </c>
       <c r="B2091">
-        <v>94227</v>
+        <v>94209</v>
       </c>
       <c r="C2091" t="s">
         <v>3435</v>
       </c>
     </row>
     <row r="2092" spans="1:3">
       <c r="A2092" t="s">
         <v>3436</v>
       </c>
       <c r="B2092">
-        <v>94315</v>
+        <v>94227</v>
       </c>
       <c r="C2092" t="s">
         <v>3437</v>
       </c>
     </row>
     <row r="2093" spans="1:3">
       <c r="A2093" t="s">
         <v>3438</v>
       </c>
       <c r="B2093">
-        <v>94356</v>
+        <v>94315</v>
       </c>
       <c r="C2093" t="s">
         <v>3439</v>
       </c>
     </row>
     <row r="2094" spans="1:3">
       <c r="A2094" t="s">
         <v>3440</v>
       </c>
       <c r="B2094">
-        <v>94559</v>
+        <v>94356</v>
       </c>
       <c r="C2094" t="s">
         <v>3441</v>
       </c>
     </row>
     <row r="2095" spans="1:3">
       <c r="A2095" t="s">
         <v>3442</v>
       </c>
       <c r="B2095">
-        <v>95028</v>
+        <v>94559</v>
       </c>
       <c r="C2095" t="s">
-        <v>2081</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="2096" spans="1:3">
       <c r="A2096" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
       <c r="B2096">
-        <v>95213</v>
+        <v>95028</v>
       </c>
       <c r="C2096" t="s">
-        <v>3444</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="2097" spans="1:3">
       <c r="A2097" t="s">
         <v>3445</v>
       </c>
       <c r="B2097">
-        <v>95448</v>
+        <v>95213</v>
       </c>
       <c r="C2097" t="s">
         <v>3446</v>
       </c>
     </row>
     <row r="2098" spans="1:3">
       <c r="A2098" t="s">
         <v>3447</v>
       </c>
       <c r="B2098">
-        <v>95460</v>
+        <v>95448</v>
       </c>
       <c r="C2098" t="s">
         <v>3448</v>
       </c>
     </row>
     <row r="2099" spans="1:3">
       <c r="A2099" t="s">
         <v>3449</v>
       </c>
       <c r="B2099">
-        <v>95482</v>
+        <v>95460</v>
       </c>
       <c r="C2099" t="s">
         <v>3450</v>
       </c>
     </row>
     <row r="2100" spans="1:3">
       <c r="A2100" t="s">
         <v>3451</v>
       </c>
       <c r="B2100">
-        <v>95502</v>
+        <v>95482</v>
       </c>
       <c r="C2100" t="s">
         <v>3452</v>
       </c>
     </row>
     <row r="2101" spans="1:3">
       <c r="A2101" t="s">
-        <v>883</v>
+        <v>3453</v>
       </c>
       <c r="B2101">
-        <v>95512</v>
+        <v>95502</v>
       </c>
       <c r="C2101" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="2102" spans="1:3">
       <c r="A2102" t="s">
-        <v>3454</v>
+        <v>883</v>
       </c>
       <c r="B2102">
-        <v>95666</v>
+        <v>95512</v>
       </c>
       <c r="C2102" t="s">
         <v>3455</v>
       </c>
     </row>
     <row r="2103" spans="1:3">
       <c r="A2103" t="s">
         <v>3456</v>
       </c>
       <c r="B2103">
-        <v>95709</v>
+        <v>95666</v>
       </c>
       <c r="C2103" t="s">
         <v>3457</v>
       </c>
     </row>
     <row r="2104" spans="1:3">
       <c r="A2104" t="s">
         <v>3458</v>
       </c>
       <c r="B2104">
-        <v>96050</v>
+        <v>95709</v>
       </c>
       <c r="C2104" t="s">
         <v>3459</v>
       </c>
     </row>
     <row r="2105" spans="1:3">
       <c r="A2105" t="s">
         <v>3460</v>
       </c>
       <c r="B2105">
-        <v>96052</v>
+        <v>96050</v>
       </c>
       <c r="C2105" t="s">
-        <v>3459</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="2106" spans="1:3">
       <c r="A2106" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="B2106">
         <v>96052</v>
       </c>
       <c r="C2106" t="s">
-        <v>3459</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="2107" spans="1:3">
       <c r="A2107" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
       <c r="B2107">
         <v>96052</v>
       </c>
       <c r="C2107" t="s">
-        <v>3459</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="2108" spans="1:3">
       <c r="A2108" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="B2108">
-        <v>96106</v>
+        <v>96052</v>
       </c>
       <c r="C2108" t="s">
-        <v>3464</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="2109" spans="1:3">
       <c r="A2109" t="s">
         <v>3465</v>
       </c>
       <c r="B2109">
-        <v>96132</v>
+        <v>96106</v>
       </c>
       <c r="C2109" t="s">
         <v>3466</v>
       </c>
     </row>
     <row r="2110" spans="1:3">
       <c r="A2110" t="s">
         <v>3467</v>
       </c>
       <c r="B2110">
-        <v>96215</v>
+        <v>96132</v>
       </c>
       <c r="C2110" t="s">
         <v>3468</v>
       </c>
     </row>
     <row r="2111" spans="1:3">
       <c r="A2111" t="s">
         <v>3469</v>
       </c>
       <c r="B2111">
-        <v>96231</v>
+        <v>96215</v>
       </c>
       <c r="C2111" t="s">
         <v>3470</v>
       </c>
     </row>
     <row r="2112" spans="1:3">
       <c r="A2112" t="s">
         <v>3471</v>
       </c>
       <c r="B2112">
-        <v>96264</v>
+        <v>96231</v>
       </c>
       <c r="C2112" t="s">
         <v>3472</v>
       </c>
     </row>
     <row r="2113" spans="1:3">
       <c r="A2113" t="s">
         <v>3473</v>
       </c>
       <c r="B2113">
-        <v>96268</v>
+        <v>96264</v>
       </c>
       <c r="C2113" t="s">
         <v>3474</v>
       </c>
     </row>
     <row r="2114" spans="1:3">
       <c r="A2114" t="s">
         <v>3475</v>
       </c>
       <c r="B2114">
-        <v>96271</v>
+        <v>96268</v>
       </c>
       <c r="C2114" t="s">
         <v>3476</v>
       </c>
     </row>
     <row r="2115" spans="1:3">
       <c r="A2115" t="s">
         <v>3477</v>
       </c>
       <c r="B2115">
-        <v>96328</v>
+        <v>96271</v>
       </c>
       <c r="C2115" t="s">
         <v>3478</v>
       </c>
     </row>
     <row r="2116" spans="1:3">
       <c r="A2116" t="s">
         <v>3479</v>
       </c>
       <c r="B2116">
         <v>96328</v>
       </c>
       <c r="C2116" t="s">
-        <v>3478</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="2117" spans="1:3">
       <c r="A2117" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B2117">
+        <v>96328</v>
+      </c>
+      <c r="C2117" t="s">
         <v>3480</v>
-      </c>
-[...4 lines deleted...]
-        <v>3481</v>
       </c>
     </row>
     <row r="2118" spans="1:3">
       <c r="A2118" t="s">
         <v>3482</v>
       </c>
       <c r="B2118">
         <v>96450</v>
       </c>
       <c r="C2118" t="s">
-        <v>3481</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="2119" spans="1:3">
       <c r="A2119" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B2119">
+        <v>96450</v>
+      </c>
+      <c r="C2119" t="s">
         <v>3483</v>
-      </c>
-[...4 lines deleted...]
-        <v>3484</v>
       </c>
     </row>
     <row r="2120" spans="1:3">
       <c r="A2120" t="s">
         <v>3485</v>
       </c>
       <c r="B2120">
-        <v>97080</v>
+        <v>96515</v>
       </c>
       <c r="C2120" t="s">
         <v>3486</v>
       </c>
     </row>
     <row r="2121" spans="1:3">
       <c r="A2121" t="s">
         <v>3487</v>
       </c>
       <c r="B2121">
-        <v>97082</v>
+        <v>97080</v>
       </c>
       <c r="C2121" t="s">
         <v>3488</v>
       </c>
     </row>
     <row r="2122" spans="1:3">
       <c r="A2122" t="s">
-        <v>1476</v>
+        <v>3489</v>
       </c>
       <c r="B2122">
-        <v>97084</v>
+        <v>97082</v>
       </c>
       <c r="C2122" t="s">
-        <v>3488</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="2123" spans="1:3">
       <c r="A2123" t="s">
-        <v>3489</v>
+        <v>1476</v>
       </c>
       <c r="B2123">
         <v>97084</v>
       </c>
       <c r="C2123" t="s">
-        <v>3488</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="2124" spans="1:3">
       <c r="A2124" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="B2124">
         <v>97084</v>
       </c>
       <c r="C2124" t="s">
-        <v>3488</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="2125" spans="1:3">
       <c r="A2125" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="B2125">
-        <v>97215</v>
+        <v>97084</v>
       </c>
       <c r="C2125" t="s">
-        <v>3492</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="2126" spans="1:3">
       <c r="A2126" t="s">
         <v>3493</v>
       </c>
       <c r="B2126">
-        <v>97241</v>
+        <v>97215</v>
       </c>
       <c r="C2126" t="s">
         <v>3494</v>
       </c>
     </row>
     <row r="2127" spans="1:3">
       <c r="A2127" t="s">
-        <v>633</v>
+        <v>3495</v>
       </c>
       <c r="B2127">
-        <v>97262</v>
+        <v>97241</v>
       </c>
       <c r="C2127" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="2128" spans="1:3">
       <c r="A2128" t="s">
-        <v>3496</v>
+        <v>633</v>
       </c>
       <c r="B2128">
-        <v>97332</v>
+        <v>97262</v>
       </c>
       <c r="C2128" t="s">
         <v>3497</v>
       </c>
     </row>
     <row r="2129" spans="1:3">
       <c r="A2129" t="s">
         <v>3498</v>
       </c>
       <c r="B2129">
-        <v>97337</v>
+        <v>97332</v>
       </c>
       <c r="C2129" t="s">
         <v>3499</v>
       </c>
     </row>
     <row r="2130" spans="1:3">
       <c r="A2130" t="s">
         <v>3500</v>
       </c>
       <c r="B2130">
         <v>97337</v>
       </c>
       <c r="C2130" t="s">
-        <v>3499</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="2131" spans="1:3">
       <c r="A2131" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B2131">
+        <v>97337</v>
+      </c>
+      <c r="C2131" t="s">
         <v>3501</v>
-      </c>
-[...4 lines deleted...]
-        <v>3502</v>
       </c>
     </row>
     <row r="2132" spans="1:3">
       <c r="A2132" t="s">
         <v>3503</v>
       </c>
       <c r="B2132">
-        <v>97359</v>
+        <v>97340</v>
       </c>
       <c r="C2132" t="s">
         <v>3504</v>
       </c>
     </row>
     <row r="2133" spans="1:3">
       <c r="A2133" t="s">
         <v>3505</v>
       </c>
       <c r="B2133">
-        <v>97424</v>
+        <v>97359</v>
       </c>
       <c r="C2133" t="s">
         <v>3506</v>
       </c>
     </row>
     <row r="2134" spans="1:3">
       <c r="A2134" t="s">
         <v>3507</v>
       </c>
       <c r="B2134">
         <v>97424</v>
       </c>
       <c r="C2134" t="s">
-        <v>3506</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="2135" spans="1:3">
       <c r="A2135" t="s">
+        <v>3509</v>
+      </c>
+      <c r="B2135">
+        <v>97424</v>
+      </c>
+      <c r="C2135" t="s">
         <v>3508</v>
-      </c>
-[...4 lines deleted...]
-        <v>3509</v>
       </c>
     </row>
     <row r="2136" spans="1:3">
       <c r="A2136" t="s">
         <v>3510</v>
       </c>
       <c r="B2136">
-        <v>97488</v>
+        <v>97483</v>
       </c>
       <c r="C2136" t="s">
         <v>3511</v>
       </c>
     </row>
     <row r="2137" spans="1:3">
       <c r="A2137" t="s">
         <v>3512</v>
       </c>
       <c r="B2137">
-        <v>97502</v>
+        <v>97488</v>
       </c>
       <c r="C2137" t="s">
         <v>3513</v>
       </c>
     </row>
     <row r="2138" spans="1:3">
       <c r="A2138" t="s">
         <v>3514</v>
       </c>
       <c r="B2138">
-        <v>97525</v>
+        <v>97502</v>
       </c>
       <c r="C2138" t="s">
         <v>3515</v>
       </c>
     </row>
     <row r="2139" spans="1:3">
       <c r="A2139" t="s">
         <v>3516</v>
       </c>
       <c r="B2139">
-        <v>97631</v>
+        <v>97525</v>
       </c>
       <c r="C2139" t="s">
         <v>3517</v>
       </c>
     </row>
     <row r="2140" spans="1:3">
       <c r="A2140" t="s">
         <v>3518</v>
       </c>
       <c r="B2140">
-        <v>97633</v>
+        <v>97631</v>
       </c>
       <c r="C2140" t="s">
         <v>3519</v>
       </c>
     </row>
     <row r="2141" spans="1:3">
       <c r="A2141" t="s">
         <v>3520</v>
       </c>
       <c r="B2141">
-        <v>97638</v>
+        <v>97633</v>
       </c>
       <c r="C2141" t="s">
         <v>3521</v>
       </c>
     </row>
     <row r="2142" spans="1:3">
       <c r="A2142" t="s">
         <v>3522</v>
       </c>
       <c r="B2142">
         <v>97638</v>
       </c>
       <c r="C2142" t="s">
-        <v>3521</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="2143" spans="1:3">
       <c r="A2143" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B2143">
+        <v>97638</v>
+      </c>
+      <c r="C2143" t="s">
         <v>3523</v>
-      </c>
-[...4 lines deleted...]
-        <v>3524</v>
       </c>
     </row>
     <row r="2144" spans="1:3">
       <c r="A2144" t="s">
         <v>3525</v>
       </c>
       <c r="B2144">
-        <v>97705</v>
+        <v>97702</v>
       </c>
       <c r="C2144" t="s">
         <v>3526</v>
       </c>
     </row>
     <row r="2145" spans="1:3">
       <c r="A2145" t="s">
         <v>3527</v>
       </c>
       <c r="B2145">
-        <v>97717</v>
+        <v>97705</v>
       </c>
       <c r="C2145" t="s">
         <v>3528</v>
       </c>
     </row>
     <row r="2146" spans="1:3">
       <c r="A2146" t="s">
         <v>3529</v>
       </c>
       <c r="B2146">
-        <v>97753</v>
+        <v>97717</v>
       </c>
       <c r="C2146" t="s">
         <v>3530</v>
       </c>
     </row>
     <row r="2147" spans="1:3">
       <c r="A2147" t="s">
         <v>3531</v>
       </c>
       <c r="B2147">
-        <v>97762</v>
+        <v>97753</v>
       </c>
       <c r="C2147" t="s">
         <v>3532</v>
       </c>
     </row>
     <row r="2148" spans="1:3">
       <c r="A2148" t="s">
         <v>3533</v>
       </c>
       <c r="B2148">
-        <v>97877</v>
+        <v>97762</v>
       </c>
       <c r="C2148" t="s">
         <v>3534</v>
       </c>
     </row>
     <row r="2149" spans="1:3">
       <c r="A2149" t="s">
         <v>3535</v>
       </c>
       <c r="B2149">
-        <v>98528</v>
+        <v>97877</v>
       </c>
       <c r="C2149" t="s">
         <v>3536</v>
       </c>
     </row>
     <row r="2150" spans="1:3">
       <c r="A2150" t="s">
         <v>3537</v>
       </c>
       <c r="B2150">
-        <v>98574</v>
+        <v>98528</v>
       </c>
       <c r="C2150" t="s">
         <v>3538</v>
       </c>
     </row>
     <row r="2151" spans="1:3">
       <c r="A2151" t="s">
         <v>3539</v>
       </c>
       <c r="B2151">
-        <v>99085</v>
+        <v>98574</v>
       </c>
       <c r="C2151" t="s">
         <v>3540</v>
       </c>
     </row>
     <row r="2152" spans="1:3">
       <c r="A2152" t="s">
         <v>3541</v>
       </c>
       <c r="B2152">
-        <v>99091</v>
+        <v>99085</v>
       </c>
       <c r="C2152" t="s">
-        <v>3540</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="2153" spans="1:3">
       <c r="A2153" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B2153">
+        <v>99091</v>
+      </c>
+      <c r="C2153" t="s">
         <v>3542</v>
-      </c>
-[...4 lines deleted...]
-        <v>3540</v>
       </c>
     </row>
     <row r="2154" spans="1:3">
       <c r="A2154" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="B2154">
-        <v>99097</v>
+        <v>99094</v>
       </c>
       <c r="C2154" t="s">
-        <v>3540</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="2155" spans="1:3">
       <c r="A2155" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
       <c r="B2155">
-        <v>99099</v>
+        <v>99097</v>
       </c>
       <c r="C2155" t="s">
-        <v>3540</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="2156" spans="1:3">
       <c r="A2156" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="B2156">
-        <v>99310</v>
+        <v>99099</v>
       </c>
       <c r="C2156" t="s">
-        <v>3546</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="2157" spans="1:3">
       <c r="A2157" t="s">
         <v>3547</v>
       </c>
       <c r="B2157">
-        <v>99334</v>
+        <v>99310</v>
       </c>
       <c r="C2157" t="s">
         <v>3548</v>
       </c>
     </row>
     <row r="2158" spans="1:3">
       <c r="A2158" t="s">
         <v>3549</v>
       </c>
       <c r="B2158">
-        <v>99425</v>
+        <v>99334</v>
       </c>
       <c r="C2158" t="s">
         <v>3550</v>
       </c>
     </row>
     <row r="2159" spans="1:3">
       <c r="A2159" t="s">
         <v>3551</v>
       </c>
       <c r="B2159">
-        <v>99438</v>
+        <v>99425</v>
       </c>
       <c r="C2159" t="s">
         <v>3552</v>
       </c>
     </row>
     <row r="2160" spans="1:3">
       <c r="A2160" t="s">
         <v>3553</v>
       </c>
       <c r="B2160">
-        <v>99441</v>
+        <v>99438</v>
       </c>
       <c r="C2160" t="s">
         <v>3554</v>
       </c>
     </row>
     <row r="2161" spans="1:3">
       <c r="A2161" t="s">
         <v>3555</v>
       </c>
       <c r="B2161">
-        <v>99510</v>
+        <v>99441</v>
       </c>
       <c r="C2161" t="s">
         <v>3556</v>
       </c>
     </row>
     <row r="2162" spans="1:3">
       <c r="A2162" t="s">
         <v>3557</v>
       </c>
       <c r="B2162">
-        <v>99610</v>
+        <v>99510</v>
       </c>
       <c r="C2162" t="s">
         <v>3558</v>
       </c>
     </row>
     <row r="2163" spans="1:3">
       <c r="A2163" t="s">
         <v>3559</v>
       </c>
       <c r="B2163">
-        <v>99718</v>
+        <v>99610</v>
       </c>
       <c r="C2163" t="s">
         <v>3560</v>
       </c>
     </row>
     <row r="2164" spans="1:3">
       <c r="A2164" t="s">
         <v>3561</v>
       </c>
       <c r="B2164">
-        <v>99734</v>
+        <v>99718</v>
       </c>
       <c r="C2164" t="s">
         <v>3562</v>
       </c>
     </row>
     <row r="2165" spans="1:3">
       <c r="A2165" t="s">
         <v>3563</v>
       </c>
       <c r="B2165">
         <v>99734</v>
       </c>
       <c r="C2165" t="s">
-        <v>3562</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="2166" spans="1:3">
       <c r="A2166" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B2166">
+        <v>99734</v>
+      </c>
+      <c r="C2166" t="s">
         <v>3564</v>
-      </c>
-[...4 lines deleted...]
-        <v>3565</v>
       </c>
     </row>
     <row r="2167" spans="1:3">
       <c r="A2167" t="s">
         <v>3566</v>
       </c>
       <c r="B2167">
         <v>99817</v>
       </c>
       <c r="C2167" t="s">
-        <v>3565</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="2168" spans="1:3">
       <c r="A2168" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="B2168">
         <v>99817</v>
       </c>
       <c r="C2168" t="s">
-        <v>3565</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="2169" spans="1:3">
       <c r="A2169" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="B2169">
-        <v>99831</v>
+        <v>99817</v>
       </c>
       <c r="C2169" t="s">
-        <v>3569</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="2170" spans="1:3">
       <c r="A2170" t="s">
         <v>3570</v>
       </c>
       <c r="B2170">
-        <v>99867</v>
+        <v>99831</v>
       </c>
       <c r="C2170" t="s">
         <v>3571</v>
       </c>
     </row>
     <row r="2171" spans="1:3">
       <c r="A2171" t="s">
         <v>3572</v>
       </c>
       <c r="B2171">
         <v>99867</v>
       </c>
       <c r="C2171" t="s">
-        <v>3571</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="2172" spans="1:3">
       <c r="A2172" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B2172">
+        <v>99867</v>
+      </c>
+      <c r="C2172" t="s">
         <v>3573</v>
-      </c>
-[...4 lines deleted...]
-        <v>3574</v>
       </c>
     </row>
     <row r="2173" spans="1:3">
       <c r="A2173" t="s">
         <v>3575</v>
       </c>
       <c r="B2173">
         <v>99885</v>
       </c>
       <c r="C2173" t="s">
-        <v>3574</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="2174" spans="1:3">
       <c r="A2174" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B2174">
+        <v>99885</v>
+      </c>
+      <c r="C2174" t="s">
         <v>3576</v>
-      </c>
-[...4 lines deleted...]
-        <v>3577</v>
       </c>
     </row>
     <row r="2175" spans="1:3">
       <c r="A2175" t="s">
         <v>3578</v>
       </c>
       <c r="B2175">
+        <v>99947</v>
+      </c>
+      <c r="C2175" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:3">
+      <c r="A2176" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B2176">
         <v>99974</v>
       </c>
-      <c r="C2175" t="s">
-        <v>2657</v>
+      <c r="C2176" t="s">
+        <v>2659</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">