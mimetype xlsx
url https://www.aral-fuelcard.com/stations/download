--- v3 (2026-05-30)
+++ v4 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3579">
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Town</t>
   </si>
   <si>
     <t>Fischhausstraße 15 a</t>
   </si>
   <si>
     <t>01099</t>
   </si>
   <si>
     <t>Dresden</t>
   </si>
   <si>
     <t>Radeburger Straße/Hellerhof</t>
   </si>
   <si>
     <t>01129</t>
   </si>
   <si>
@@ -3914,51 +3914,51 @@
   <si>
     <t>A 39 Salzgitterhüttenblick Nord</t>
   </si>
   <si>
     <t>A 39 Salzgitterhüttenblick Süd</t>
   </si>
   <si>
     <t>Braunschweiger Straße 167</t>
   </si>
   <si>
     <t>Lafferder Straße 7</t>
   </si>
   <si>
     <t>Lengede</t>
   </si>
   <si>
     <t>Lange Straße 39</t>
   </si>
   <si>
     <t>Wolfenbüttel</t>
   </si>
   <si>
     <t>Leipziger Straße 8c</t>
   </si>
   <si>
-    <t>Adersheimer Straße 25</t>
+    <t>Adersheimer Straße 23</t>
   </si>
   <si>
     <t>Lindenstraße 1A</t>
   </si>
   <si>
     <t>Flöthe</t>
   </si>
   <si>
     <t>Helmstedt</t>
   </si>
   <si>
     <t>Marientaler Straße 52 b</t>
   </si>
   <si>
     <t>Poststraße 5</t>
   </si>
   <si>
     <t>Helmstedter Straße 33</t>
   </si>
   <si>
     <t>Schöningen</t>
   </si>
   <si>
     <t>Heinrich-Nordhoff-Straße 117</t>
   </si>
@@ -7568,51 +7568,51 @@
   <si>
     <t>Illingen-Uchtelfangen</t>
   </si>
   <si>
     <t>Kreisstraße 26</t>
   </si>
   <si>
     <t>Schiffweiler</t>
   </si>
   <si>
     <t>Lindenstraße 7</t>
   </si>
   <si>
     <t>Spiesen-Elversberg</t>
   </si>
   <si>
     <t>Lindenstraße 14</t>
   </si>
   <si>
     <t>Hauptstraße 243</t>
   </si>
   <si>
     <t>Merchweiler</t>
   </si>
   <si>
-    <t>Mommstraße 1</t>
+    <t>Mommstraße 1 A</t>
   </si>
   <si>
     <t>St. Wendel</t>
   </si>
   <si>
     <t>Baumholderstraße 47-51</t>
   </si>
   <si>
     <t>Freisen</t>
   </si>
   <si>
     <t>Alsweiler Straße 50</t>
   </si>
   <si>
     <t>Marpingen</t>
   </si>
   <si>
     <t>Haagstraße</t>
   </si>
   <si>
     <t>Losheim am See</t>
   </si>
   <si>
     <t>Poststraße 33</t>
   </si>
@@ -7946,51 +7946,51 @@
   <si>
     <t>Edingen-Neckarhausen</t>
   </si>
   <si>
     <t>Nibelungenstraße 197</t>
   </si>
   <si>
     <t>Bürstadt</t>
   </si>
   <si>
     <t>Hockenheimer Landstraße 4</t>
   </si>
   <si>
     <t>Schwetzingen</t>
   </si>
   <si>
     <t>Mannheimer Straße 1</t>
   </si>
   <si>
     <t>Hockenheim</t>
   </si>
   <si>
     <t>A 6</t>
   </si>
   <si>
-    <t>Hoeber-u.Mandelbaumstr. 1</t>
+    <t>Hoeber-u.Mandelbaumstr. 1a</t>
   </si>
   <si>
     <t>Oberhausen-Rheinhaus</t>
   </si>
   <si>
     <t>Bergheimer Straße 90</t>
   </si>
   <si>
     <t>Heidelberg</t>
   </si>
   <si>
     <t>Mannheimer Straße 300-302</t>
   </si>
   <si>
     <t>Am Götzenberg 13</t>
   </si>
   <si>
     <t>Bahnhofstraße 79-81</t>
   </si>
   <si>
     <t>Neckargemünd</t>
   </si>
   <si>
     <t>Neues Sträßel 4</t>
   </si>
@@ -8543,51 +8543,51 @@
   <si>
     <t>Haller Straße 18</t>
   </si>
   <si>
     <t>Ellhofen</t>
   </si>
   <si>
     <t>Löchgauer Straße 77</t>
   </si>
   <si>
     <t>Bietigheim-Bissingen</t>
   </si>
   <si>
     <t>Ludwigsburger Straße 15</t>
   </si>
   <si>
     <t>Sachsenheim</t>
   </si>
   <si>
     <t>Stuttgarter Straße 75</t>
   </si>
   <si>
     <t>Lauffen</t>
   </si>
   <si>
-    <t>Kiesstraße 4-6</t>
+    <t>Kiesstraße 6</t>
   </si>
   <si>
     <t>Hauptstraße 60</t>
   </si>
   <si>
     <t>Ilsfeld</t>
   </si>
   <si>
     <t>Heilbronner Straße 70</t>
   </si>
   <si>
     <t>Güglingen</t>
   </si>
   <si>
     <t>Marbacher Straße 36</t>
   </si>
   <si>
     <t>Pleidelsheim</t>
   </si>
   <si>
     <t>Herdweg 52</t>
   </si>
   <si>
     <t>Schwäbisch Hall</t>
   </si>
@@ -8645,51 +8645,51 @@
   <si>
     <t>Bad Rappenau</t>
   </si>
   <si>
     <t>Zuzenhaeuser Straße 2</t>
   </si>
   <si>
     <t>Meckesheim</t>
   </si>
   <si>
     <t>Pforzheimer Straße69</t>
   </si>
   <si>
     <t>Bretten</t>
   </si>
   <si>
     <t>Alexanderplatz</t>
   </si>
   <si>
     <t>Brettener Straße 68</t>
   </si>
   <si>
     <t>Eppingen</t>
   </si>
   <si>
-    <t>Hauptstraße</t>
+    <t>Hauptstraße 121</t>
   </si>
   <si>
     <t>Sulzfeld</t>
   </si>
   <si>
     <t>Kaiser-Friedrich-Straße 3</t>
   </si>
   <si>
     <t>Pforzheim</t>
   </si>
   <si>
     <t>Lochäckerstraße 2</t>
   </si>
   <si>
     <t>Karlsruher Straße 26A</t>
   </si>
   <si>
     <t>Amselstraße 50</t>
   </si>
   <si>
     <t>Bahnhofstraße2</t>
   </si>
   <si>
     <t>Remchingen</t>
   </si>
@@ -10131,56 +10131,50 @@
     <t>Schnaittach</t>
   </si>
   <si>
     <t>Nürnberger Str. 39</t>
   </si>
   <si>
     <t>Pegnitz</t>
   </si>
   <si>
     <t>Reuther Straße 58</t>
   </si>
   <si>
     <t>Forchheim</t>
   </si>
   <si>
     <t>Am halben Weg 2</t>
   </si>
   <si>
     <t>Bamberger Straße 91</t>
   </si>
   <si>
     <t>Fürther Straße 1</t>
   </si>
   <si>
     <t>Höchstadt</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ebermannstadt</t>
   </si>
   <si>
     <t>Hochstraße12</t>
   </si>
   <si>
     <t>Adelsdorf</t>
   </si>
   <si>
     <t>Gewerbepark 2</t>
   </si>
   <si>
     <t>Gremsdorf</t>
   </si>
   <si>
     <t>Bamberger Straße 74</t>
   </si>
   <si>
     <t>Neustadt a. d. Aisch</t>
   </si>
   <si>
     <t>Matthias-Öchsler- Str. 2</t>
   </si>
   <si>
     <t>Ansbach</t>
   </si>
@@ -11120,51 +11114,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C2176"/>
+  <dimension ref="A1:C2175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -33743,1373 +33737,1362 @@
         <v>3370</v>
       </c>
       <c r="B2054">
         <v>91301</v>
       </c>
       <c r="C2054" t="s">
         <v>3368</v>
       </c>
     </row>
     <row r="2055" spans="1:3">
       <c r="A2055" t="s">
         <v>3371</v>
       </c>
       <c r="B2055">
         <v>91315</v>
       </c>
       <c r="C2055" t="s">
         <v>3372</v>
       </c>
     </row>
     <row r="2056" spans="1:3">
       <c r="A2056" t="s">
         <v>3373</v>
       </c>
       <c r="B2056">
-        <v>91320</v>
+        <v>91325</v>
       </c>
       <c r="C2056" t="s">
         <v>3374</v>
       </c>
     </row>
     <row r="2057" spans="1:3">
       <c r="A2057" t="s">
         <v>3375</v>
       </c>
       <c r="B2057">
-        <v>91325</v>
+        <v>91350</v>
       </c>
       <c r="C2057" t="s">
         <v>3376</v>
       </c>
     </row>
     <row r="2058" spans="1:3">
       <c r="A2058" t="s">
         <v>3377</v>
       </c>
       <c r="B2058">
-        <v>91350</v>
+        <v>91413</v>
       </c>
       <c r="C2058" t="s">
         <v>3378</v>
       </c>
     </row>
     <row r="2059" spans="1:3">
       <c r="A2059" t="s">
         <v>3379</v>
       </c>
       <c r="B2059">
-        <v>91413</v>
+        <v>91522</v>
       </c>
       <c r="C2059" t="s">
         <v>3380</v>
       </c>
     </row>
     <row r="2060" spans="1:3">
       <c r="A2060" t="s">
         <v>3381</v>
       </c>
       <c r="B2060">
-        <v>91522</v>
+        <v>91541</v>
       </c>
       <c r="C2060" t="s">
         <v>3382</v>
       </c>
     </row>
     <row r="2061" spans="1:3">
       <c r="A2061" t="s">
         <v>3383</v>
       </c>
       <c r="B2061">
-        <v>91541</v>
+        <v>91560</v>
       </c>
       <c r="C2061" t="s">
         <v>3384</v>
       </c>
     </row>
     <row r="2062" spans="1:3">
       <c r="A2062" t="s">
         <v>3385</v>
       </c>
       <c r="B2062">
-        <v>91560</v>
+        <v>91567</v>
       </c>
       <c r="C2062" t="s">
         <v>3386</v>
       </c>
     </row>
     <row r="2063" spans="1:3">
       <c r="A2063" t="s">
         <v>3387</v>
       </c>
       <c r="B2063">
-        <v>91567</v>
+        <v>91586</v>
       </c>
       <c r="C2063" t="s">
         <v>3388</v>
       </c>
     </row>
     <row r="2064" spans="1:3">
       <c r="A2064" t="s">
+        <v>633</v>
+      </c>
+      <c r="B2064">
+        <v>91620</v>
+      </c>
+      <c r="C2064" t="s">
         <v>3389</v>
-      </c>
-[...4 lines deleted...]
-        <v>3390</v>
       </c>
     </row>
     <row r="2065" spans="1:3">
       <c r="A2065" t="s">
-        <v>633</v>
+        <v>3390</v>
       </c>
       <c r="B2065">
-        <v>91620</v>
+        <v>91628</v>
       </c>
       <c r="C2065" t="s">
         <v>3391</v>
       </c>
     </row>
     <row r="2066" spans="1:3">
       <c r="A2066" t="s">
         <v>3392</v>
       </c>
       <c r="B2066">
-        <v>91628</v>
+        <v>91732</v>
       </c>
       <c r="C2066" t="s">
         <v>3393</v>
       </c>
     </row>
     <row r="2067" spans="1:3">
       <c r="A2067" t="s">
         <v>3394</v>
       </c>
       <c r="B2067">
-        <v>91732</v>
+        <v>91781</v>
       </c>
       <c r="C2067" t="s">
         <v>3395</v>
       </c>
     </row>
     <row r="2068" spans="1:3">
       <c r="A2068" t="s">
         <v>3396</v>
       </c>
       <c r="B2068">
-        <v>91781</v>
+        <v>92224</v>
       </c>
       <c r="C2068" t="s">
         <v>3397</v>
       </c>
     </row>
     <row r="2069" spans="1:3">
       <c r="A2069" t="s">
         <v>3398</v>
       </c>
       <c r="B2069">
         <v>92224</v>
       </c>
       <c r="C2069" t="s">
-        <v>3399</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="2070" spans="1:3">
       <c r="A2070" t="s">
-        <v>3400</v>
+        <v>2554</v>
       </c>
       <c r="B2070">
-        <v>92224</v>
+        <v>92278</v>
       </c>
       <c r="C2070" t="s">
         <v>3399</v>
       </c>
     </row>
     <row r="2071" spans="1:3">
       <c r="A2071" t="s">
-        <v>2554</v>
+        <v>3400</v>
       </c>
       <c r="B2071">
-        <v>92278</v>
+        <v>92318</v>
       </c>
       <c r="C2071" t="s">
         <v>3401</v>
       </c>
     </row>
     <row r="2072" spans="1:3">
       <c r="A2072" t="s">
+        <v>780</v>
+      </c>
+      <c r="B2072">
+        <v>92345</v>
+      </c>
+      <c r="C2072" t="s">
         <v>3402</v>
-      </c>
-[...4 lines deleted...]
-        <v>3403</v>
       </c>
     </row>
     <row r="2073" spans="1:3">
       <c r="A2073" t="s">
-        <v>780</v>
+        <v>3403</v>
       </c>
       <c r="B2073">
-        <v>92345</v>
+        <v>92521</v>
       </c>
       <c r="C2073" t="s">
         <v>3404</v>
       </c>
     </row>
     <row r="2074" spans="1:3">
       <c r="A2074" t="s">
         <v>3405</v>
       </c>
       <c r="B2074">
-        <v>92521</v>
+        <v>92681</v>
       </c>
       <c r="C2074" t="s">
         <v>3406</v>
       </c>
     </row>
     <row r="2075" spans="1:3">
       <c r="A2075" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B2075">
+        <v>93051</v>
+      </c>
+      <c r="C2075" t="s">
         <v>3407</v>
-      </c>
-[...4 lines deleted...]
-        <v>3408</v>
       </c>
     </row>
     <row r="2076" spans="1:3">
       <c r="A2076" t="s">
-        <v>3240</v>
+        <v>3408</v>
       </c>
       <c r="B2076">
         <v>93051</v>
       </c>
       <c r="C2076" t="s">
-        <v>3409</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="2077" spans="1:3">
       <c r="A2077" t="s">
-        <v>3410</v>
+        <v>3409</v>
       </c>
       <c r="B2077">
-        <v>93051</v>
+        <v>93055</v>
       </c>
       <c r="C2077" t="s">
-        <v>3409</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="2078" spans="1:3">
       <c r="A2078" t="s">
+        <v>3410</v>
+      </c>
+      <c r="B2078">
+        <v>93073</v>
+      </c>
+      <c r="C2078" t="s">
         <v>3411</v>
-      </c>
-[...4 lines deleted...]
-        <v>3409</v>
       </c>
     </row>
     <row r="2079" spans="1:3">
       <c r="A2079" t="s">
         <v>3412</v>
       </c>
       <c r="B2079">
-        <v>93073</v>
+        <v>93086</v>
       </c>
       <c r="C2079" t="s">
         <v>3413</v>
       </c>
     </row>
     <row r="2080" spans="1:3">
       <c r="A2080" t="s">
         <v>3414</v>
       </c>
       <c r="B2080">
-        <v>93086</v>
+        <v>93426</v>
       </c>
       <c r="C2080" t="s">
         <v>3415</v>
       </c>
     </row>
     <row r="2081" spans="1:3">
       <c r="A2081" t="s">
         <v>3416</v>
       </c>
       <c r="B2081">
         <v>93426</v>
       </c>
       <c r="C2081" t="s">
-        <v>3417</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="2082" spans="1:3">
       <c r="A2082" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B2082">
+        <v>93444</v>
+      </c>
+      <c r="C2082" t="s">
         <v>3418</v>
-      </c>
-[...4 lines deleted...]
-        <v>3417</v>
       </c>
     </row>
     <row r="2083" spans="1:3">
       <c r="A2083" t="s">
         <v>3419</v>
       </c>
       <c r="B2083">
-        <v>93444</v>
+        <v>93474</v>
       </c>
       <c r="C2083" t="s">
         <v>3420</v>
       </c>
     </row>
     <row r="2084" spans="1:3">
       <c r="A2084" t="s">
         <v>3421</v>
       </c>
       <c r="B2084">
-        <v>93474</v>
+        <v>94036</v>
       </c>
       <c r="C2084" t="s">
         <v>3422</v>
       </c>
     </row>
     <row r="2085" spans="1:3">
       <c r="A2085" t="s">
         <v>3423</v>
       </c>
       <c r="B2085">
         <v>94036</v>
       </c>
       <c r="C2085" t="s">
-        <v>3424</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="2086" spans="1:3">
       <c r="A2086" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B2086">
+        <v>94051</v>
+      </c>
+      <c r="C2086" t="s">
         <v>3425</v>
-      </c>
-[...4 lines deleted...]
-        <v>3424</v>
       </c>
     </row>
     <row r="2087" spans="1:3">
       <c r="A2087" t="s">
         <v>3426</v>
       </c>
       <c r="B2087">
-        <v>94051</v>
+        <v>94081</v>
       </c>
       <c r="C2087" t="s">
         <v>3427</v>
       </c>
     </row>
     <row r="2088" spans="1:3">
       <c r="A2088" t="s">
         <v>3428</v>
       </c>
       <c r="B2088">
-        <v>94081</v>
+        <v>94113</v>
       </c>
       <c r="C2088" t="s">
         <v>3429</v>
       </c>
     </row>
     <row r="2089" spans="1:3">
       <c r="A2089" t="s">
         <v>3430</v>
       </c>
       <c r="B2089">
-        <v>94113</v>
+        <v>94121</v>
       </c>
       <c r="C2089" t="s">
         <v>3431</v>
       </c>
     </row>
     <row r="2090" spans="1:3">
       <c r="A2090" t="s">
         <v>3432</v>
       </c>
       <c r="B2090">
-        <v>94121</v>
+        <v>94209</v>
       </c>
       <c r="C2090" t="s">
         <v>3433</v>
       </c>
     </row>
     <row r="2091" spans="1:3">
       <c r="A2091" t="s">
         <v>3434</v>
       </c>
       <c r="B2091">
-        <v>94209</v>
+        <v>94227</v>
       </c>
       <c r="C2091" t="s">
         <v>3435</v>
       </c>
     </row>
     <row r="2092" spans="1:3">
       <c r="A2092" t="s">
         <v>3436</v>
       </c>
       <c r="B2092">
-        <v>94227</v>
+        <v>94315</v>
       </c>
       <c r="C2092" t="s">
         <v>3437</v>
       </c>
     </row>
     <row r="2093" spans="1:3">
       <c r="A2093" t="s">
         <v>3438</v>
       </c>
       <c r="B2093">
-        <v>94315</v>
+        <v>94356</v>
       </c>
       <c r="C2093" t="s">
         <v>3439</v>
       </c>
     </row>
     <row r="2094" spans="1:3">
       <c r="A2094" t="s">
         <v>3440</v>
       </c>
       <c r="B2094">
-        <v>94356</v>
+        <v>94559</v>
       </c>
       <c r="C2094" t="s">
         <v>3441</v>
       </c>
     </row>
     <row r="2095" spans="1:3">
       <c r="A2095" t="s">
         <v>3442</v>
       </c>
       <c r="B2095">
-        <v>94559</v>
+        <v>95028</v>
       </c>
       <c r="C2095" t="s">
-        <v>3443</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="2096" spans="1:3">
       <c r="A2096" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B2096">
+        <v>95213</v>
+      </c>
+      <c r="C2096" t="s">
         <v>3444</v>
-      </c>
-[...4 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="2097" spans="1:3">
       <c r="A2097" t="s">
         <v>3445</v>
       </c>
       <c r="B2097">
-        <v>95213</v>
+        <v>95448</v>
       </c>
       <c r="C2097" t="s">
         <v>3446</v>
       </c>
     </row>
     <row r="2098" spans="1:3">
       <c r="A2098" t="s">
         <v>3447</v>
       </c>
       <c r="B2098">
-        <v>95448</v>
+        <v>95460</v>
       </c>
       <c r="C2098" t="s">
         <v>3448</v>
       </c>
     </row>
     <row r="2099" spans="1:3">
       <c r="A2099" t="s">
         <v>3449</v>
       </c>
       <c r="B2099">
-        <v>95460</v>
+        <v>95482</v>
       </c>
       <c r="C2099" t="s">
         <v>3450</v>
       </c>
     </row>
     <row r="2100" spans="1:3">
       <c r="A2100" t="s">
         <v>3451</v>
       </c>
       <c r="B2100">
-        <v>95482</v>
+        <v>95502</v>
       </c>
       <c r="C2100" t="s">
         <v>3452</v>
       </c>
     </row>
     <row r="2101" spans="1:3">
       <c r="A2101" t="s">
+        <v>883</v>
+      </c>
+      <c r="B2101">
+        <v>95512</v>
+      </c>
+      <c r="C2101" t="s">
         <v>3453</v>
-      </c>
-[...4 lines deleted...]
-        <v>3454</v>
       </c>
     </row>
     <row r="2102" spans="1:3">
       <c r="A2102" t="s">
-        <v>883</v>
+        <v>3454</v>
       </c>
       <c r="B2102">
-        <v>95512</v>
+        <v>95666</v>
       </c>
       <c r="C2102" t="s">
         <v>3455</v>
       </c>
     </row>
     <row r="2103" spans="1:3">
       <c r="A2103" t="s">
         <v>3456</v>
       </c>
       <c r="B2103">
-        <v>95666</v>
+        <v>95709</v>
       </c>
       <c r="C2103" t="s">
         <v>3457</v>
       </c>
     </row>
     <row r="2104" spans="1:3">
       <c r="A2104" t="s">
         <v>3458</v>
       </c>
       <c r="B2104">
-        <v>95709</v>
+        <v>96050</v>
       </c>
       <c r="C2104" t="s">
         <v>3459</v>
       </c>
     </row>
     <row r="2105" spans="1:3">
       <c r="A2105" t="s">
         <v>3460</v>
       </c>
       <c r="B2105">
-        <v>96050</v>
+        <v>96052</v>
       </c>
       <c r="C2105" t="s">
-        <v>3461</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="2106" spans="1:3">
       <c r="A2106" t="s">
-        <v>3462</v>
+        <v>3461</v>
       </c>
       <c r="B2106">
         <v>96052</v>
       </c>
       <c r="C2106" t="s">
-        <v>3461</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="2107" spans="1:3">
       <c r="A2107" t="s">
-        <v>3463</v>
+        <v>3462</v>
       </c>
       <c r="B2107">
         <v>96052</v>
       </c>
       <c r="C2107" t="s">
-        <v>3461</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="2108" spans="1:3">
       <c r="A2108" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B2108">
+        <v>96106</v>
+      </c>
+      <c r="C2108" t="s">
         <v>3464</v>
-      </c>
-[...4 lines deleted...]
-        <v>3461</v>
       </c>
     </row>
     <row r="2109" spans="1:3">
       <c r="A2109" t="s">
         <v>3465</v>
       </c>
       <c r="B2109">
-        <v>96106</v>
+        <v>96132</v>
       </c>
       <c r="C2109" t="s">
         <v>3466</v>
       </c>
     </row>
     <row r="2110" spans="1:3">
       <c r="A2110" t="s">
         <v>3467</v>
       </c>
       <c r="B2110">
-        <v>96132</v>
+        <v>96215</v>
       </c>
       <c r="C2110" t="s">
         <v>3468</v>
       </c>
     </row>
     <row r="2111" spans="1:3">
       <c r="A2111" t="s">
         <v>3469</v>
       </c>
       <c r="B2111">
-        <v>96215</v>
+        <v>96231</v>
       </c>
       <c r="C2111" t="s">
         <v>3470</v>
       </c>
     </row>
     <row r="2112" spans="1:3">
       <c r="A2112" t="s">
         <v>3471</v>
       </c>
       <c r="B2112">
-        <v>96231</v>
+        <v>96264</v>
       </c>
       <c r="C2112" t="s">
         <v>3472</v>
       </c>
     </row>
     <row r="2113" spans="1:3">
       <c r="A2113" t="s">
         <v>3473</v>
       </c>
       <c r="B2113">
-        <v>96264</v>
+        <v>96268</v>
       </c>
       <c r="C2113" t="s">
         <v>3474</v>
       </c>
     </row>
     <row r="2114" spans="1:3">
       <c r="A2114" t="s">
         <v>3475</v>
       </c>
       <c r="B2114">
-        <v>96268</v>
+        <v>96271</v>
       </c>
       <c r="C2114" t="s">
         <v>3476</v>
       </c>
     </row>
     <row r="2115" spans="1:3">
       <c r="A2115" t="s">
         <v>3477</v>
       </c>
       <c r="B2115">
-        <v>96271</v>
+        <v>96328</v>
       </c>
       <c r="C2115" t="s">
         <v>3478</v>
       </c>
     </row>
     <row r="2116" spans="1:3">
       <c r="A2116" t="s">
         <v>3479</v>
       </c>
       <c r="B2116">
         <v>96328</v>
       </c>
       <c r="C2116" t="s">
-        <v>3480</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="2117" spans="1:3">
       <c r="A2117" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B2117">
+        <v>96450</v>
+      </c>
+      <c r="C2117" t="s">
         <v>3481</v>
-      </c>
-[...4 lines deleted...]
-        <v>3480</v>
       </c>
     </row>
     <row r="2118" spans="1:3">
       <c r="A2118" t="s">
         <v>3482</v>
       </c>
       <c r="B2118">
         <v>96450</v>
       </c>
       <c r="C2118" t="s">
-        <v>3483</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="2119" spans="1:3">
       <c r="A2119" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B2119">
+        <v>96515</v>
+      </c>
+      <c r="C2119" t="s">
         <v>3484</v>
-      </c>
-[...4 lines deleted...]
-        <v>3483</v>
       </c>
     </row>
     <row r="2120" spans="1:3">
       <c r="A2120" t="s">
         <v>3485</v>
       </c>
       <c r="B2120">
-        <v>96515</v>
+        <v>97080</v>
       </c>
       <c r="C2120" t="s">
         <v>3486</v>
       </c>
     </row>
     <row r="2121" spans="1:3">
       <c r="A2121" t="s">
         <v>3487</v>
       </c>
       <c r="B2121">
-        <v>97080</v>
+        <v>97082</v>
       </c>
       <c r="C2121" t="s">
         <v>3488</v>
       </c>
     </row>
     <row r="2122" spans="1:3">
       <c r="A2122" t="s">
-        <v>3489</v>
+        <v>1476</v>
       </c>
       <c r="B2122">
-        <v>97082</v>
+        <v>97084</v>
       </c>
       <c r="C2122" t="s">
-        <v>3490</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="2123" spans="1:3">
       <c r="A2123" t="s">
-        <v>1476</v>
+        <v>3489</v>
       </c>
       <c r="B2123">
         <v>97084</v>
       </c>
       <c r="C2123" t="s">
-        <v>3490</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="2124" spans="1:3">
       <c r="A2124" t="s">
-        <v>3491</v>
+        <v>3490</v>
       </c>
       <c r="B2124">
         <v>97084</v>
       </c>
       <c r="C2124" t="s">
-        <v>3490</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="2125" spans="1:3">
       <c r="A2125" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B2125">
+        <v>97215</v>
+      </c>
+      <c r="C2125" t="s">
         <v>3492</v>
-      </c>
-[...4 lines deleted...]
-        <v>3490</v>
       </c>
     </row>
     <row r="2126" spans="1:3">
       <c r="A2126" t="s">
         <v>3493</v>
       </c>
       <c r="B2126">
-        <v>97215</v>
+        <v>97241</v>
       </c>
       <c r="C2126" t="s">
         <v>3494</v>
       </c>
     </row>
     <row r="2127" spans="1:3">
       <c r="A2127" t="s">
+        <v>633</v>
+      </c>
+      <c r="B2127">
+        <v>97262</v>
+      </c>
+      <c r="C2127" t="s">
         <v>3495</v>
-      </c>
-[...4 lines deleted...]
-        <v>3496</v>
       </c>
     </row>
     <row r="2128" spans="1:3">
       <c r="A2128" t="s">
-        <v>633</v>
+        <v>3496</v>
       </c>
       <c r="B2128">
-        <v>97262</v>
+        <v>97332</v>
       </c>
       <c r="C2128" t="s">
         <v>3497</v>
       </c>
     </row>
     <row r="2129" spans="1:3">
       <c r="A2129" t="s">
         <v>3498</v>
       </c>
       <c r="B2129">
-        <v>97332</v>
+        <v>97337</v>
       </c>
       <c r="C2129" t="s">
         <v>3499</v>
       </c>
     </row>
     <row r="2130" spans="1:3">
       <c r="A2130" t="s">
         <v>3500</v>
       </c>
       <c r="B2130">
         <v>97337</v>
       </c>
       <c r="C2130" t="s">
-        <v>3501</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="2131" spans="1:3">
       <c r="A2131" t="s">
+        <v>3501</v>
+      </c>
+      <c r="B2131">
+        <v>97340</v>
+      </c>
+      <c r="C2131" t="s">
         <v>3502</v>
-      </c>
-[...4 lines deleted...]
-        <v>3501</v>
       </c>
     </row>
     <row r="2132" spans="1:3">
       <c r="A2132" t="s">
         <v>3503</v>
       </c>
       <c r="B2132">
-        <v>97340</v>
+        <v>97359</v>
       </c>
       <c r="C2132" t="s">
         <v>3504</v>
       </c>
     </row>
     <row r="2133" spans="1:3">
       <c r="A2133" t="s">
         <v>3505</v>
       </c>
       <c r="B2133">
-        <v>97359</v>
+        <v>97424</v>
       </c>
       <c r="C2133" t="s">
         <v>3506</v>
       </c>
     </row>
     <row r="2134" spans="1:3">
       <c r="A2134" t="s">
         <v>3507</v>
       </c>
       <c r="B2134">
         <v>97424</v>
       </c>
       <c r="C2134" t="s">
-        <v>3508</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="2135" spans="1:3">
       <c r="A2135" t="s">
+        <v>3508</v>
+      </c>
+      <c r="B2135">
+        <v>97483</v>
+      </c>
+      <c r="C2135" t="s">
         <v>3509</v>
-      </c>
-[...4 lines deleted...]
-        <v>3508</v>
       </c>
     </row>
     <row r="2136" spans="1:3">
       <c r="A2136" t="s">
         <v>3510</v>
       </c>
       <c r="B2136">
-        <v>97483</v>
+        <v>97488</v>
       </c>
       <c r="C2136" t="s">
         <v>3511</v>
       </c>
     </row>
     <row r="2137" spans="1:3">
       <c r="A2137" t="s">
         <v>3512</v>
       </c>
       <c r="B2137">
-        <v>97488</v>
+        <v>97502</v>
       </c>
       <c r="C2137" t="s">
         <v>3513</v>
       </c>
     </row>
     <row r="2138" spans="1:3">
       <c r="A2138" t="s">
         <v>3514</v>
       </c>
       <c r="B2138">
-        <v>97502</v>
+        <v>97525</v>
       </c>
       <c r="C2138" t="s">
         <v>3515</v>
       </c>
     </row>
     <row r="2139" spans="1:3">
       <c r="A2139" t="s">
         <v>3516</v>
       </c>
       <c r="B2139">
-        <v>97525</v>
+        <v>97631</v>
       </c>
       <c r="C2139" t="s">
         <v>3517</v>
       </c>
     </row>
     <row r="2140" spans="1:3">
       <c r="A2140" t="s">
         <v>3518</v>
       </c>
       <c r="B2140">
-        <v>97631</v>
+        <v>97633</v>
       </c>
       <c r="C2140" t="s">
         <v>3519</v>
       </c>
     </row>
     <row r="2141" spans="1:3">
       <c r="A2141" t="s">
         <v>3520</v>
       </c>
       <c r="B2141">
-        <v>97633</v>
+        <v>97638</v>
       </c>
       <c r="C2141" t="s">
         <v>3521</v>
       </c>
     </row>
     <row r="2142" spans="1:3">
       <c r="A2142" t="s">
         <v>3522</v>
       </c>
       <c r="B2142">
         <v>97638</v>
       </c>
       <c r="C2142" t="s">
-        <v>3523</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="2143" spans="1:3">
       <c r="A2143" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B2143">
+        <v>97702</v>
+      </c>
+      <c r="C2143" t="s">
         <v>3524</v>
-      </c>
-[...4 lines deleted...]
-        <v>3523</v>
       </c>
     </row>
     <row r="2144" spans="1:3">
       <c r="A2144" t="s">
         <v>3525</v>
       </c>
       <c r="B2144">
-        <v>97702</v>
+        <v>97705</v>
       </c>
       <c r="C2144" t="s">
         <v>3526</v>
       </c>
     </row>
     <row r="2145" spans="1:3">
       <c r="A2145" t="s">
         <v>3527</v>
       </c>
       <c r="B2145">
-        <v>97705</v>
+        <v>97717</v>
       </c>
       <c r="C2145" t="s">
         <v>3528</v>
       </c>
     </row>
     <row r="2146" spans="1:3">
       <c r="A2146" t="s">
         <v>3529</v>
       </c>
       <c r="B2146">
-        <v>97717</v>
+        <v>97753</v>
       </c>
       <c r="C2146" t="s">
         <v>3530</v>
       </c>
     </row>
     <row r="2147" spans="1:3">
       <c r="A2147" t="s">
         <v>3531</v>
       </c>
       <c r="B2147">
-        <v>97753</v>
+        <v>97762</v>
       </c>
       <c r="C2147" t="s">
         <v>3532</v>
       </c>
     </row>
     <row r="2148" spans="1:3">
       <c r="A2148" t="s">
         <v>3533</v>
       </c>
       <c r="B2148">
-        <v>97762</v>
+        <v>97877</v>
       </c>
       <c r="C2148" t="s">
         <v>3534</v>
       </c>
     </row>
     <row r="2149" spans="1:3">
       <c r="A2149" t="s">
         <v>3535</v>
       </c>
       <c r="B2149">
-        <v>97877</v>
+        <v>98528</v>
       </c>
       <c r="C2149" t="s">
         <v>3536</v>
       </c>
     </row>
     <row r="2150" spans="1:3">
       <c r="A2150" t="s">
         <v>3537</v>
       </c>
       <c r="B2150">
-        <v>98528</v>
+        <v>98574</v>
       </c>
       <c r="C2150" t="s">
         <v>3538</v>
       </c>
     </row>
     <row r="2151" spans="1:3">
       <c r="A2151" t="s">
         <v>3539</v>
       </c>
       <c r="B2151">
-        <v>98574</v>
+        <v>99085</v>
       </c>
       <c r="C2151" t="s">
         <v>3540</v>
       </c>
     </row>
     <row r="2152" spans="1:3">
       <c r="A2152" t="s">
         <v>3541</v>
       </c>
       <c r="B2152">
-        <v>99085</v>
+        <v>99091</v>
       </c>
       <c r="C2152" t="s">
-        <v>3542</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="2153" spans="1:3">
       <c r="A2153" t="s">
-        <v>3543</v>
+        <v>3542</v>
       </c>
       <c r="B2153">
-        <v>99091</v>
+        <v>99094</v>
       </c>
       <c r="C2153" t="s">
-        <v>3542</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="2154" spans="1:3">
       <c r="A2154" t="s">
-        <v>3544</v>
+        <v>3543</v>
       </c>
       <c r="B2154">
-        <v>99094</v>
+        <v>99097</v>
       </c>
       <c r="C2154" t="s">
-        <v>3542</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="2155" spans="1:3">
       <c r="A2155" t="s">
-        <v>3545</v>
+        <v>3544</v>
       </c>
       <c r="B2155">
-        <v>99097</v>
+        <v>99099</v>
       </c>
       <c r="C2155" t="s">
-        <v>3542</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="2156" spans="1:3">
       <c r="A2156" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B2156">
+        <v>99310</v>
+      </c>
+      <c r="C2156" t="s">
         <v>3546</v>
-      </c>
-[...4 lines deleted...]
-        <v>3542</v>
       </c>
     </row>
     <row r="2157" spans="1:3">
       <c r="A2157" t="s">
         <v>3547</v>
       </c>
       <c r="B2157">
-        <v>99310</v>
+        <v>99334</v>
       </c>
       <c r="C2157" t="s">
         <v>3548</v>
       </c>
     </row>
     <row r="2158" spans="1:3">
       <c r="A2158" t="s">
         <v>3549</v>
       </c>
       <c r="B2158">
-        <v>99334</v>
+        <v>99425</v>
       </c>
       <c r="C2158" t="s">
         <v>3550</v>
       </c>
     </row>
     <row r="2159" spans="1:3">
       <c r="A2159" t="s">
         <v>3551</v>
       </c>
       <c r="B2159">
-        <v>99425</v>
+        <v>99438</v>
       </c>
       <c r="C2159" t="s">
         <v>3552</v>
       </c>
     </row>
     <row r="2160" spans="1:3">
       <c r="A2160" t="s">
         <v>3553</v>
       </c>
       <c r="B2160">
-        <v>99438</v>
+        <v>99441</v>
       </c>
       <c r="C2160" t="s">
         <v>3554</v>
       </c>
     </row>
     <row r="2161" spans="1:3">
       <c r="A2161" t="s">
         <v>3555</v>
       </c>
       <c r="B2161">
-        <v>99441</v>
+        <v>99510</v>
       </c>
       <c r="C2161" t="s">
         <v>3556</v>
       </c>
     </row>
     <row r="2162" spans="1:3">
       <c r="A2162" t="s">
         <v>3557</v>
       </c>
       <c r="B2162">
-        <v>99510</v>
+        <v>99610</v>
       </c>
       <c r="C2162" t="s">
         <v>3558</v>
       </c>
     </row>
     <row r="2163" spans="1:3">
       <c r="A2163" t="s">
         <v>3559</v>
       </c>
       <c r="B2163">
-        <v>99610</v>
+        <v>99718</v>
       </c>
       <c r="C2163" t="s">
         <v>3560</v>
       </c>
     </row>
     <row r="2164" spans="1:3">
       <c r="A2164" t="s">
         <v>3561</v>
       </c>
       <c r="B2164">
-        <v>99718</v>
+        <v>99734</v>
       </c>
       <c r="C2164" t="s">
         <v>3562</v>
       </c>
     </row>
     <row r="2165" spans="1:3">
       <c r="A2165" t="s">
         <v>3563</v>
       </c>
       <c r="B2165">
         <v>99734</v>
       </c>
       <c r="C2165" t="s">
-        <v>3564</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="2166" spans="1:3">
       <c r="A2166" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B2166">
+        <v>99817</v>
+      </c>
+      <c r="C2166" t="s">
         <v>3565</v>
-      </c>
-[...4 lines deleted...]
-        <v>3564</v>
       </c>
     </row>
     <row r="2167" spans="1:3">
       <c r="A2167" t="s">
         <v>3566</v>
       </c>
       <c r="B2167">
         <v>99817</v>
       </c>
       <c r="C2167" t="s">
-        <v>3567</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="2168" spans="1:3">
       <c r="A2168" t="s">
-        <v>3568</v>
+        <v>3567</v>
       </c>
       <c r="B2168">
         <v>99817</v>
       </c>
       <c r="C2168" t="s">
-        <v>3567</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="2169" spans="1:3">
       <c r="A2169" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B2169">
+        <v>99831</v>
+      </c>
+      <c r="C2169" t="s">
         <v>3569</v>
-      </c>
-[...4 lines deleted...]
-        <v>3567</v>
       </c>
     </row>
     <row r="2170" spans="1:3">
       <c r="A2170" t="s">
         <v>3570</v>
       </c>
       <c r="B2170">
-        <v>99831</v>
+        <v>99867</v>
       </c>
       <c r="C2170" t="s">
         <v>3571</v>
       </c>
     </row>
     <row r="2171" spans="1:3">
       <c r="A2171" t="s">
         <v>3572</v>
       </c>
       <c r="B2171">
         <v>99867</v>
       </c>
       <c r="C2171" t="s">
-        <v>3573</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="2172" spans="1:3">
       <c r="A2172" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B2172">
+        <v>99885</v>
+      </c>
+      <c r="C2172" t="s">
         <v>3574</v>
-      </c>
-[...4 lines deleted...]
-        <v>3573</v>
       </c>
     </row>
     <row r="2173" spans="1:3">
       <c r="A2173" t="s">
         <v>3575</v>
       </c>
       <c r="B2173">
         <v>99885</v>
       </c>
       <c r="C2173" t="s">
-        <v>3576</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="2174" spans="1:3">
       <c r="A2174" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B2174">
+        <v>99947</v>
+      </c>
+      <c r="C2174" t="s">
         <v>3577</v>
-      </c>
-[...4 lines deleted...]
-        <v>3576</v>
       </c>
     </row>
     <row r="2175" spans="1:3">
       <c r="A2175" t="s">
         <v>3578</v>
       </c>
       <c r="B2175">
-        <v>99947</v>
+        <v>99974</v>
       </c>
       <c r="C2175" t="s">
-        <v>3579</v>
-[...9 lines deleted...]
-      <c r="C2176" t="s">
         <v>2659</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>